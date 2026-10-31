--- v0 (2026-03-27)
+++ v1 (2026-10-31)
@@ -5,109 +5,112 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://naartouroperator-my.sharepoint.com/personal/stefania_maroni_naar_com/Documents/Documents/ASSICURAZIONI/EUROP ASSISTANCE/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://eaholding-my.sharepoint.com/personal/alessandra_lombardi_redion_com/Documents/desktop/REDION/NAAR - Pol 42102Q_ok/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{87E56AB3-1863-4EDA-BC88-70D7B0FA9E7F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="44" documentId="13_ncr:1_{8EB19BFC-B767-4A15-A0BB-FBBF10DDDF2E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2014928F-A252-4EB9-A096-0D73EED33DE5}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="jvx3ml3bdyO5A04MhEwXobhNUXbyALO2py6RsaJZpIj9ou8rJJfJClaLTiErm90JpHLLhofNTT+izCb7Qf5pyg==" workbookSaltValue="4/wOs+c8fafMrO59j5sy/g==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="223" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="223" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="MAD" sheetId="1" r:id="rId1"/>
     <sheet name="Foglio2" sheetId="3" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">MAD!$A$1:$U$101</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B3" i="3" l="1"/>
   <c r="B5" i="3" s="1"/>
-  <c r="B57" i="1" s="1"/>
   <c r="B2" i="1" l="1"/>
   <c r="Y13" i="1" l="1"/>
   <c r="Y18" i="1" l="1"/>
   <c r="Y17" i="1"/>
   <c r="Y16" i="1"/>
   <c r="Y15" i="1"/>
   <c r="Y14" i="1"/>
   <c r="Y19" i="1" l="1"/>
   <c r="F37" i="1" l="1"/>
   <c r="O53" i="1" s="1"/>
   <c r="F53" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="52">
   <si>
     <t xml:space="preserve">MODULO DI ADESIONE                                </t>
   </si>
   <si>
     <t>alla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">N° </t>
   </si>
   <si>
     <t>(numero di pratica)</t>
   </si>
   <si>
     <t>ASSICURATO</t>
   </si>
   <si>
     <t>Cognome:</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Nato il:</t>
   </si>
   <si>
     <t>a:</t>
   </si>
   <si>
     <t>Residente in:</t>
   </si>
   <si>
     <t>Città:</t>
   </si>
@@ -168,217 +171,154 @@
   <si>
     <t>Data prenotazione Viaggio/Soggiorno</t>
   </si>
   <si>
     <t>PREMIO ASSICURATIVO*</t>
   </si>
   <si>
     <t>PREMIO pro-capite</t>
   </si>
   <si>
     <t>PREMIO TOTALE</t>
   </si>
   <si>
     <t>* Trovi la spaccatura del premio per ramo nelle Condizioni di Assicurazione</t>
   </si>
   <si>
     <t>Dichiaro, inoltre, di approvare specificatamente ai sensi degli Artt. 1341 e 1342 C.C. i seguenti articoli delle Condizioni di Assicurazione:</t>
   </si>
   <si>
     <t>Dichiaro di sottoscrivere il presente Modulo di Adesione provvedendo contestualmente al pagamento del premio di polizza riportato nel Modulo stesso alla sezione PREMIO ASSICURATIVO.</t>
   </si>
   <si>
     <t>Data e firma dell'Assicurato</t>
   </si>
   <si>
-    <t>Prendo atto, ai sensi dell’Art. 180 del Decreto Legislativo nr. 209/2005 che la Contraente ed Europ Assistance hanno convenuto di sottoporre  il contratto di assicurazione alla legislazione italiana, accettando quanto convenuto.</t>
-[...1 lines deleted...]
-  <si>
     <t>AVVERTENZE</t>
-  </si>
-[...1 lines deleted...]
-    <t>Le dichiarazioni non veritiere, inesatte o reticenti rese dal soggetto legittimato a fornire le informazioni richieste per la conclusione del contratto possono compromettere il diritto alla prestazione/garanzia.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Consenso al trattamento dei dati per fini assicurativi</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Ho letto l’Informativa sul trattamento dei dati e acconsento al trattamento dei miei dati personali relativi alla salute necessari alla gestione della polizza da parte di Europ Assistance Italia e dei soggetti indicati nell’informativa. Mi impegno a portare a conoscenza di tutti quei soggetti, i cui dati personali potranno essere trattati per la gestione della polizza, del contenuto dell’Informativa e di acquisire dagli stessi il consenso al trattamento dei loro dati. </t>
-[...63 lines deleted...]
-  <si>
     <t>Dichiaro di essere a conoscenza che la Contraente ha sottoscritto per conto dei propri clienti con Europ  Assistance Italia S.p.A. la Convenzione n°</t>
   </si>
   <si>
     <t>Art. - Altre assicurazioni
 Art. - Termini di prescrizione
 Art. - Dichiarazioni relative alle circostanze del rischio
 Art. - Aggravamento del rischio
 Art. - Esclusioni
 Art. - Limitazioni delle garanzie
 Art. - Obblighi dell’Assicurato in caso di sinistro
 Art. - Criteri per la valutazione e liquidazione del danno</t>
+  </si>
+  <si>
+    <t>42102Q</t>
   </si>
   <si>
     <t>Allegato B Mod.TAD475/3</t>
   </si>
   <si>
     <t>NAARP</t>
   </si>
   <si>
     <t>Sono consapevole che il pacchetto turistico prescelto comprende un prodotto assicurativo a copertura dei seguenti rischi:  assistenza al veicolo ai familiari a casa e alla propria abitazione durante il viaggio, Annullamento viaggio o locazione, Ritardo volo in partenza o all'arrivo, Infortuni in viaggio e Tutela Legale</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Dichiaro, inoltre, di aver ricevuto prima della sottoscrizione del presente Modulo di adesione il Set Informativo previsto dal Regolamento IVASS 41/2018 comprensivo delle Condizioni di Assicurazione Mod. </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">TAD475/2 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> oltre all’Informativa sul trattamento dei dati, di averle lette e accettarle in ogni loro parte, con particolare riferimento a esclusioni e limitazioni di copertura. Mi impegno a far conoscere le Condizioni di Assicurazione e l’Informativa sul trattamento dei dati agli altri Assicurati che non potranno opporre la non conoscenza delle stesse.</t>
     </r>
   </si>
   <si>
-    <r>
-[...11 lines deleted...]
-    </r>
+    <t xml:space="preserve">CONVENZIONE REDION ITALY INSURANCE </t>
   </si>
   <si>
-    <t>Peace of Mind +</t>
+    <t>Ho letto l’Informativa sul trattamento dei dati e acconsento al trattamento dei miei dati personali, ivi inclusi quelli relativi alla salute, necessari alla gestione della polizza da parte di Redion Italy Insurance e dei soggetti indicati nell’informativa. Mi impegno a portare a conoscenza di tutti quei soggetti, i cui dati personali potranno essere trattati per la gestione della polizza, del contenuto dell’Informativa e di acquisire dagli stessi il consenso al trattamento dei loro dati personali.</t>
+  </si>
+  <si>
+    <t>Le dichiarazioni non veritiere, inesatte o reticenti rese dal soggetto legittimato a fornire le informazioni richieste per la conclusione del contratto possono compromettere il diritto alla prestazione/garanzia. È fatto salvo il diritto all'oblio oncologico.</t>
+  </si>
+  <si>
+    <t>Nel caso di acquisto tramite sito internet o tramite call center, La preghiamo di voler restituire a Redion il presente Modulo di Adesione, debitamente compilato e sottoscritto, ai seguenti indirizzi:
+- via fax, al numero 02/58.47.70.67
+oppure
+- via e-mail, all'indirizzo webto.it@redion.com
+oppure
+- via posta, all'indirizzo Redion Italy Insurance S.p.A. c/o Ufficio Gestione Portafoglio e Contratti, Via del Mulino n. 4 - 20057 Assago (MI).</t>
+  </si>
+  <si>
+    <t>Dichiaro di essere a conoscenza che la Contraente ha sottoscritto per conto dei propri clienti con Redion Italy Insurance S.p.A. la Convenzione n°42102Q</t>
+  </si>
+  <si>
+    <t>Prendo atto, ai sensi dell’Art. 180 del Decreto Legislativo nr. 209/2005 che la Contraente e Redion hanno convenuto di sottoporre  il contratto di assicurazione alla legislazione italiana, accettando quanto convenuto.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-&quot;€&quot;\ * #,##0.00_-;\-&quot;€&quot;\ * #,##0.00_-;_-&quot;€&quot;\ * &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-[$€-2]\ * #,##0.00_-;\-[$€-2]\ * #,##0.00_-;_-[$€-2]\ * &quot;-&quot;??_-"/>
     <numFmt numFmtId="166" formatCode="dd/mm/yy;@"/>
     <numFmt numFmtId="167" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="44" x14ac:knownFonts="1">
+  <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="52"/>
@@ -587,65 +527,50 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
-      <name val="Arial"/>
-[...13 lines deleted...]
-      <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="29">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
@@ -1151,51 +1076,51 @@
     <xf numFmtId="0" fontId="4" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="17" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="4" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="16" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="164">
+  <cellXfs count="165">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="27" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="24" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="24" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="24" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
@@ -1470,50 +1395,54 @@
     </xf>
     <xf numFmtId="0" fontId="36" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="25" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="25" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -1740,90 +1669,90 @@
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Colore 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Colore 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Colore 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Colore 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Colore 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Colore 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Colore 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Colore 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Colore 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Colore 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Colore 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Colore 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Colore 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Colore 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Colore 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Colore 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Colore 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Colore 6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Calcolo" xfId="19" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Cella collegata" xfId="20" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Cella da controllare" xfId="21" builtinId="23" customBuiltin="1"/>
@@ -2269,3244 +2198,3245 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AZ102"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
-      <selection activeCell="J9" sqref="J9:N9"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F13" sqref="F13:K13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="13.2" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.140625" style="60" customWidth="1"/>
-    <col min="2" max="2" width="3.7109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="4.109375" style="60" customWidth="1"/>
+    <col min="2" max="2" width="3.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="4" style="2" customWidth="1"/>
-    <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="19" max="19" width="4.140625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.6640625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="11.88671875" style="2" customWidth="1"/>
+    <col min="6" max="7" width="8.6640625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="2" customWidth="1"/>
+    <col min="9" max="9" width="10.5546875" style="2" customWidth="1"/>
+    <col min="10" max="11" width="8.6640625" style="2" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="2" customWidth="1"/>
+    <col min="13" max="15" width="8.6640625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="13.109375" style="2" customWidth="1"/>
+    <col min="17" max="18" width="8.6640625" style="2" customWidth="1"/>
+    <col min="19" max="19" width="4.109375" style="2" customWidth="1"/>
     <col min="20" max="20" width="2" style="2" customWidth="1"/>
     <col min="21" max="21" width="2" style="61" customWidth="1"/>
     <col min="22" max="23" width="2" style="2" customWidth="1"/>
-    <col min="24" max="24" width="46.42578125" style="2" hidden="1" customWidth="1"/>
-    <col min="25" max="25" width="8.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="46.44140625" style="2" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="15" style="2" hidden="1" customWidth="1"/>
     <col min="27" max="29" width="2" style="2" hidden="1" customWidth="1"/>
-    <col min="30" max="52" width="9.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="30" max="52" width="9.109375" style="2" hidden="1" customWidth="1"/>
     <col min="53" max="16384" width="2" style="2" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="U1" s="100"/>
+    <row r="1" spans="1:25" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="99"/>
+      <c r="B1" s="100" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1" s="100"/>
+      <c r="D1" s="100"/>
+      <c r="E1" s="100"/>
+      <c r="F1" s="100"/>
+      <c r="G1" s="100"/>
+      <c r="H1" s="100"/>
+      <c r="I1" s="100"/>
+      <c r="J1" s="100"/>
+      <c r="K1" s="100"/>
+      <c r="L1" s="100"/>
+      <c r="M1" s="100"/>
+      <c r="N1" s="100"/>
+      <c r="O1" s="100"/>
+      <c r="P1" s="100"/>
+      <c r="Q1" s="100"/>
+      <c r="R1" s="100"/>
+      <c r="S1" s="100"/>
+      <c r="T1" s="100"/>
+      <c r="U1" s="101"/>
       <c r="V1" s="49"/>
       <c r="W1" s="49"/>
       <c r="X1" s="49"/>
       <c r="Y1" s="49"/>
     </row>
-    <row r="2" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3"/>
-      <c r="B2" s="156" t="str">
+      <c r="B2" s="157" t="str">
         <f>+"MAD00000"&amp;K7&amp;""</f>
-        <v>MAD00000</v>
-[...19 lines deleted...]
-      <c r="U2" s="86"/>
+        <v>MAD0000042102Q</v>
+      </c>
+      <c r="C2" s="157"/>
+      <c r="D2" s="157"/>
+      <c r="E2" s="157"/>
+      <c r="F2" s="157"/>
+      <c r="G2" s="157"/>
+      <c r="H2" s="157"/>
+      <c r="I2" s="157"/>
+      <c r="J2" s="157"/>
+      <c r="K2" s="157"/>
+      <c r="L2" s="157"/>
+      <c r="M2" s="157"/>
+      <c r="N2" s="157"/>
+      <c r="O2" s="157"/>
+      <c r="P2" s="157"/>
+      <c r="Q2" s="157"/>
+      <c r="R2" s="157"/>
+      <c r="S2" s="157"/>
+      <c r="T2" s="157"/>
+      <c r="U2" s="87"/>
       <c r="V2" s="47"/>
       <c r="W2" s="47"/>
       <c r="X2" s="47"/>
       <c r="Y2" s="47"/>
     </row>
-    <row r="3" spans="1:25" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:25" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
       <c r="F3" s="22"/>
       <c r="G3" s="22"/>
       <c r="H3" s="22"/>
       <c r="I3" s="22"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
       <c r="L3" s="22"/>
       <c r="M3" s="22"/>
       <c r="N3" s="22"/>
       <c r="O3" s="22"/>
       <c r="P3" s="22"/>
-      <c r="Q3" s="158"/>
-[...3 lines deleted...]
-      <c r="U3" s="86"/>
+      <c r="Q3" s="159"/>
+      <c r="R3" s="157"/>
+      <c r="S3" s="157"/>
+      <c r="T3" s="157"/>
+      <c r="U3" s="87"/>
       <c r="V3" s="47"/>
       <c r="W3" s="47"/>
       <c r="X3" s="47"/>
       <c r="Y3" s="47"/>
     </row>
-    <row r="4" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
-      <c r="B4" s="159" t="s">
+      <c r="B4" s="160" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="159"/>
-[...17 lines deleted...]
-      <c r="U4" s="86"/>
+      <c r="C4" s="160"/>
+      <c r="D4" s="160"/>
+      <c r="E4" s="160"/>
+      <c r="F4" s="160"/>
+      <c r="G4" s="160"/>
+      <c r="H4" s="160"/>
+      <c r="I4" s="160"/>
+      <c r="J4" s="160"/>
+      <c r="K4" s="160"/>
+      <c r="L4" s="160"/>
+      <c r="M4" s="160"/>
+      <c r="N4" s="160"/>
+      <c r="O4" s="160"/>
+      <c r="P4" s="160"/>
+      <c r="Q4" s="160"/>
+      <c r="R4" s="160"/>
+      <c r="S4" s="160"/>
+      <c r="T4" s="160"/>
+      <c r="U4" s="87"/>
       <c r="V4" s="47"/>
       <c r="W4" s="47"/>
       <c r="X4" s="47"/>
       <c r="Y4" s="47"/>
     </row>
-    <row r="5" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="3"/>
-      <c r="B5" s="161" t="s">
+      <c r="B5" s="162" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="161"/>
-[...17 lines deleted...]
-      <c r="U5" s="86"/>
+      <c r="C5" s="162"/>
+      <c r="D5" s="162"/>
+      <c r="E5" s="162"/>
+      <c r="F5" s="162"/>
+      <c r="G5" s="162"/>
+      <c r="H5" s="162"/>
+      <c r="I5" s="162"/>
+      <c r="J5" s="162"/>
+      <c r="K5" s="162"/>
+      <c r="L5" s="162"/>
+      <c r="M5" s="162"/>
+      <c r="N5" s="162"/>
+      <c r="O5" s="162"/>
+      <c r="P5" s="162"/>
+      <c r="Q5" s="162"/>
+      <c r="R5" s="162"/>
+      <c r="S5" s="162"/>
+      <c r="T5" s="162"/>
+      <c r="U5" s="87"/>
       <c r="V5" s="47"/>
       <c r="W5" s="47"/>
       <c r="X5" s="47"/>
       <c r="Y5" s="47"/>
     </row>
-    <row r="6" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="3"/>
-      <c r="B6" s="160" t="s">
-[...20 lines deleted...]
-      <c r="U6" s="86"/>
+      <c r="B6" s="161" t="s">
+        <v>46</v>
+      </c>
+      <c r="C6" s="161"/>
+      <c r="D6" s="161"/>
+      <c r="E6" s="161"/>
+      <c r="F6" s="161"/>
+      <c r="G6" s="161"/>
+      <c r="H6" s="161"/>
+      <c r="I6" s="161"/>
+      <c r="J6" s="161"/>
+      <c r="K6" s="161"/>
+      <c r="L6" s="161"/>
+      <c r="M6" s="161"/>
+      <c r="N6" s="161"/>
+      <c r="O6" s="161"/>
+      <c r="P6" s="161"/>
+      <c r="Q6" s="161"/>
+      <c r="R6" s="161"/>
+      <c r="S6" s="161"/>
+      <c r="T6" s="161"/>
+      <c r="U6" s="87"/>
       <c r="V6" s="47"/>
       <c r="W6" s="47"/>
       <c r="X6" s="47"/>
       <c r="Y6" s="47"/>
     </row>
-    <row r="7" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
       <c r="B7" s="47"/>
       <c r="C7" s="47"/>
       <c r="D7" s="47"/>
       <c r="E7" s="43"/>
       <c r="F7" s="43"/>
       <c r="G7" s="43"/>
       <c r="H7" s="43"/>
       <c r="I7" s="43"/>
-      <c r="J7" s="163" t="s">
-[...3 lines deleted...]
-      <c r="L7" s="163"/>
+      <c r="J7" s="84" t="s">
+        <v>2</v>
+      </c>
+      <c r="K7" s="164" t="s">
+        <v>41</v>
+      </c>
+      <c r="L7" s="164"/>
       <c r="M7" s="43"/>
       <c r="N7" s="43"/>
       <c r="O7" s="43"/>
       <c r="P7" s="43"/>
       <c r="Q7" s="43"/>
       <c r="R7" s="43"/>
       <c r="S7" s="43"/>
       <c r="T7" s="43"/>
-      <c r="U7" s="86"/>
+      <c r="U7" s="87"/>
       <c r="V7" s="47"/>
       <c r="W7" s="47"/>
       <c r="X7" s="47"/>
       <c r="Y7" s="47"/>
     </row>
-    <row r="8" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3"/>
       <c r="B8" s="43"/>
       <c r="C8" s="43"/>
       <c r="D8" s="43"/>
       <c r="E8" s="43"/>
       <c r="F8" s="43"/>
       <c r="G8" s="43"/>
       <c r="H8" s="43"/>
       <c r="I8" s="43"/>
       <c r="J8" s="43"/>
       <c r="K8" s="43"/>
       <c r="L8" s="43"/>
       <c r="M8" s="43"/>
       <c r="N8" s="43"/>
       <c r="O8" s="43"/>
       <c r="P8" s="43"/>
       <c r="Q8" s="43"/>
       <c r="R8" s="43"/>
       <c r="S8" s="43"/>
       <c r="T8" s="43"/>
-      <c r="U8" s="86"/>
+      <c r="U8" s="87"/>
       <c r="V8" s="47"/>
       <c r="W8" s="47"/>
       <c r="X8" s="47"/>
       <c r="Y8" s="47"/>
     </row>
-    <row r="9" spans="1:25" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:25" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3"/>
       <c r="B9" s="43"/>
       <c r="C9" s="43"/>
       <c r="D9" s="43"/>
       <c r="E9" s="43"/>
       <c r="F9" s="47"/>
       <c r="G9" s="43"/>
       <c r="H9" s="47"/>
       <c r="I9" s="75" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-      <c r="N9" s="123"/>
+        <v>43</v>
+      </c>
+      <c r="J9" s="124"/>
+      <c r="K9" s="124"/>
+      <c r="L9" s="124"/>
+      <c r="M9" s="124"/>
+      <c r="N9" s="124"/>
       <c r="O9" s="62"/>
       <c r="P9" s="62"/>
       <c r="Q9" s="43"/>
       <c r="R9" s="43"/>
       <c r="S9" s="43"/>
       <c r="T9" s="43"/>
-      <c r="U9" s="86"/>
+      <c r="U9" s="87"/>
       <c r="V9" s="47"/>
       <c r="W9" s="47"/>
       <c r="X9" s="47"/>
       <c r="Y9" s="47"/>
     </row>
-    <row r="10" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:25" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="3"/>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
-      <c r="J10" s="162" t="s">
-[...5 lines deleted...]
-      <c r="N10" s="162"/>
+      <c r="J10" s="163" t="s">
+        <v>3</v>
+      </c>
+      <c r="K10" s="163"/>
+      <c r="L10" s="163"/>
+      <c r="M10" s="163"/>
+      <c r="N10" s="163"/>
       <c r="O10" s="45"/>
       <c r="P10" s="45"/>
       <c r="Q10" s="4"/>
       <c r="R10" s="4"/>
       <c r="S10" s="4"/>
       <c r="T10" s="4"/>
-      <c r="U10" s="86"/>
+      <c r="U10" s="87"/>
       <c r="V10" s="47"/>
       <c r="W10" s="47"/>
       <c r="X10" s="47"/>
       <c r="Y10" s="47"/>
     </row>
-    <row r="11" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="3"/>
-      <c r="B11" s="125" t="s">
-[...20 lines deleted...]
-      <c r="U11" s="86"/>
+      <c r="B11" s="126" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="127"/>
+      <c r="D11" s="127"/>
+      <c r="E11" s="127"/>
+      <c r="F11" s="127"/>
+      <c r="G11" s="127"/>
+      <c r="H11" s="127"/>
+      <c r="I11" s="127"/>
+      <c r="J11" s="127"/>
+      <c r="K11" s="127"/>
+      <c r="L11" s="127"/>
+      <c r="M11" s="127"/>
+      <c r="N11" s="127"/>
+      <c r="O11" s="127"/>
+      <c r="P11" s="127"/>
+      <c r="Q11" s="127"/>
+      <c r="R11" s="127"/>
+      <c r="S11" s="127"/>
+      <c r="T11" s="128"/>
+      <c r="U11" s="87"/>
       <c r="V11" s="47"/>
       <c r="W11" s="47"/>
       <c r="X11" s="47"/>
       <c r="Y11" s="47"/>
     </row>
-    <row r="12" spans="1:25" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:25" ht="4.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3"/>
       <c r="B12" s="5"/>
       <c r="C12" s="76"/>
       <c r="D12" s="76"/>
       <c r="E12" s="76"/>
       <c r="F12" s="76"/>
       <c r="G12" s="76"/>
       <c r="H12" s="76"/>
       <c r="I12" s="76"/>
       <c r="J12" s="76"/>
       <c r="K12" s="76"/>
       <c r="L12" s="76"/>
       <c r="M12" s="76"/>
       <c r="N12" s="76"/>
       <c r="O12" s="76"/>
       <c r="P12" s="76"/>
       <c r="Q12" s="76"/>
       <c r="R12" s="76"/>
       <c r="S12" s="76"/>
       <c r="T12" s="6"/>
-      <c r="U12" s="86"/>
+      <c r="U12" s="87"/>
       <c r="V12" s="47"/>
       <c r="W12" s="47"/>
       <c r="X12" s="47"/>
       <c r="Y12" s="47"/>
     </row>
-    <row r="13" spans="1:25" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:25" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="3"/>
-      <c r="B13" s="87"/>
-[...11 lines deleted...]
-      <c r="L13" s="157" t="s">
+      <c r="B13" s="88"/>
+      <c r="C13" s="120" t="s">
         <v>5</v>
       </c>
-      <c r="M13" s="157"/>
-[...5 lines deleted...]
-      <c r="S13" s="123"/>
+      <c r="D13" s="120"/>
+      <c r="E13" s="120"/>
+      <c r="F13" s="123"/>
+      <c r="G13" s="123"/>
+      <c r="H13" s="123"/>
+      <c r="I13" s="123"/>
+      <c r="J13" s="123"/>
+      <c r="K13" s="123"/>
+      <c r="L13" s="158" t="s">
+        <v>6</v>
+      </c>
+      <c r="M13" s="158"/>
+      <c r="N13" s="124"/>
+      <c r="O13" s="124"/>
+      <c r="P13" s="124"/>
+      <c r="Q13" s="124"/>
+      <c r="R13" s="124"/>
+      <c r="S13" s="124"/>
       <c r="T13" s="7"/>
-      <c r="U13" s="86"/>
+      <c r="U13" s="87"/>
       <c r="V13" s="47"/>
       <c r="W13" s="47"/>
       <c r="X13" s="47"/>
       <c r="Y13" s="49">
         <f>IF(F13&lt;&gt;"",1,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:25" s="27" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:25" s="27" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="25"/>
-      <c r="B14" s="88"/>
+      <c r="B14" s="89"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="32"/>
       <c r="G14" s="32"/>
       <c r="H14" s="32"/>
       <c r="I14" s="32"/>
       <c r="J14" s="32"/>
       <c r="K14" s="32"/>
       <c r="L14" s="29"/>
       <c r="M14" s="29"/>
       <c r="N14" s="32"/>
       <c r="O14" s="32"/>
       <c r="P14" s="32"/>
       <c r="Q14" s="32"/>
       <c r="R14" s="32"/>
       <c r="S14" s="32"/>
       <c r="T14" s="26"/>
-      <c r="U14" s="89"/>
+      <c r="U14" s="90"/>
       <c r="V14" s="49"/>
       <c r="W14" s="49"/>
       <c r="X14" s="49"/>
       <c r="Y14" s="47">
         <f>IF(F27&lt;&gt;"",1,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:25" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:25" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3"/>
-      <c r="B15" s="87"/>
-[...3 lines deleted...]
-      <c r="D15" s="119"/>
+      <c r="B15" s="88"/>
+      <c r="C15" s="120" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="120"/>
       <c r="E15" s="79"/>
-      <c r="F15" s="130"/>
-[...1 lines deleted...]
-      <c r="H15" s="130"/>
+      <c r="F15" s="131"/>
+      <c r="G15" s="131"/>
+      <c r="H15" s="131"/>
       <c r="I15" s="81" t="s">
-        <v>7</v>
-[...10 lines deleted...]
-      <c r="S15" s="133"/>
+        <v>8</v>
+      </c>
+      <c r="J15" s="134"/>
+      <c r="K15" s="134"/>
+      <c r="L15" s="134"/>
+      <c r="M15" s="134"/>
+      <c r="N15" s="134"/>
+      <c r="O15" s="134"/>
+      <c r="P15" s="134"/>
+      <c r="Q15" s="134"/>
+      <c r="R15" s="134"/>
+      <c r="S15" s="134"/>
       <c r="T15" s="7"/>
-      <c r="U15" s="86"/>
+      <c r="U15" s="87"/>
       <c r="V15" s="47"/>
       <c r="W15" s="47"/>
       <c r="X15" s="47"/>
       <c r="Y15" s="49">
         <f>IF(F29&lt;&gt;"",1,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:25" s="27" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:25" s="27" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="25"/>
-      <c r="B16" s="88"/>
+      <c r="B16" s="89"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="33"/>
       <c r="G16" s="33"/>
       <c r="H16" s="33"/>
       <c r="I16" s="30"/>
       <c r="J16" s="32"/>
       <c r="K16" s="32"/>
       <c r="L16" s="32"/>
       <c r="M16" s="32"/>
       <c r="N16" s="32"/>
       <c r="O16" s="32"/>
       <c r="P16" s="32"/>
       <c r="Q16" s="32"/>
       <c r="R16" s="32"/>
       <c r="S16" s="32"/>
       <c r="T16" s="26"/>
-      <c r="U16" s="89"/>
+      <c r="U16" s="90"/>
       <c r="V16" s="49"/>
       <c r="W16" s="49"/>
       <c r="X16" s="49"/>
       <c r="Y16" s="49">
         <f>IF(F31&lt;&gt;"",1,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:35" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:35" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="3"/>
-      <c r="B17" s="87"/>
-[...18 lines deleted...]
-      <c r="S17" s="131"/>
+      <c r="B17" s="88"/>
+      <c r="C17" s="120" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" s="120"/>
+      <c r="E17" s="120"/>
+      <c r="F17" s="132"/>
+      <c r="G17" s="132"/>
+      <c r="H17" s="132"/>
+      <c r="I17" s="132"/>
+      <c r="J17" s="132"/>
+      <c r="K17" s="132"/>
+      <c r="L17" s="132"/>
+      <c r="M17" s="132"/>
+      <c r="N17" s="132"/>
+      <c r="O17" s="132"/>
+      <c r="P17" s="132"/>
+      <c r="Q17" s="132"/>
+      <c r="R17" s="132"/>
+      <c r="S17" s="132"/>
       <c r="T17" s="7"/>
-      <c r="U17" s="86"/>
+      <c r="U17" s="87"/>
       <c r="V17" s="47"/>
       <c r="W17" s="47"/>
       <c r="X17" s="47"/>
       <c r="Y17" s="47">
         <f>IF(F33&lt;&gt;"",1,0)</f>
         <v>0</v>
       </c>
       <c r="Z17" s="47"/>
       <c r="AA17" s="47"/>
       <c r="AB17" s="47"/>
       <c r="AC17" s="47"/>
       <c r="AD17" s="47"/>
       <c r="AE17" s="47"/>
       <c r="AF17" s="47"/>
       <c r="AG17" s="47"/>
       <c r="AH17" s="47"/>
       <c r="AI17" s="47"/>
     </row>
-    <row r="18" spans="1:35" s="27" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:35" s="27" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="25"/>
-      <c r="B18" s="88"/>
+      <c r="B18" s="89"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="34"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="34"/>
       <c r="K18" s="34"/>
       <c r="L18" s="34"/>
       <c r="M18" s="34"/>
       <c r="N18" s="34"/>
       <c r="O18" s="34"/>
       <c r="P18" s="34"/>
       <c r="Q18" s="34"/>
       <c r="R18" s="34"/>
       <c r="S18" s="34"/>
       <c r="T18" s="26"/>
-      <c r="U18" s="89"/>
+      <c r="U18" s="90"/>
       <c r="V18" s="49"/>
       <c r="W18" s="49"/>
       <c r="X18" s="49"/>
       <c r="Y18" s="49">
         <f>IF(F35&lt;&gt;"",1,0)</f>
         <v>0</v>
       </c>
       <c r="Z18" s="49"/>
       <c r="AA18" s="49"/>
       <c r="AB18" s="49"/>
       <c r="AC18" s="49"/>
       <c r="AD18" s="49"/>
       <c r="AE18" s="49"/>
       <c r="AF18" s="49"/>
       <c r="AG18" s="49"/>
       <c r="AH18" s="49"/>
       <c r="AI18" s="49"/>
     </row>
-    <row r="19" spans="1:35" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:35" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="3"/>
-      <c r="B19" s="87"/>
-[...3 lines deleted...]
-      <c r="D19" s="119"/>
+      <c r="B19" s="88"/>
+      <c r="C19" s="120" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="120"/>
       <c r="E19" s="24"/>
-      <c r="F19" s="132"/>
-[...8 lines deleted...]
-      <c r="O19" s="132"/>
+      <c r="F19" s="133"/>
+      <c r="G19" s="133"/>
+      <c r="H19" s="133"/>
+      <c r="I19" s="133"/>
+      <c r="J19" s="133"/>
+      <c r="K19" s="133"/>
+      <c r="L19" s="133"/>
+      <c r="M19" s="133"/>
+      <c r="N19" s="133"/>
+      <c r="O19" s="133"/>
       <c r="P19" s="81" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="Q19" s="73"/>
       <c r="R19" s="81" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="S19" s="51"/>
       <c r="T19" s="7"/>
-      <c r="U19" s="86"/>
+      <c r="U19" s="87"/>
       <c r="V19" s="47"/>
       <c r="W19" s="47"/>
       <c r="X19" s="47"/>
       <c r="Y19" s="49">
         <f>+SUM(Y13:Y18)</f>
         <v>0</v>
       </c>
       <c r="Z19" s="47"/>
       <c r="AA19" s="47"/>
       <c r="AB19" s="47"/>
       <c r="AC19" s="47"/>
       <c r="AD19" s="47"/>
       <c r="AE19" s="47"/>
       <c r="AF19" s="47"/>
       <c r="AG19" s="47"/>
       <c r="AH19" s="47"/>
       <c r="AI19" s="47"/>
     </row>
-    <row r="20" spans="1:35" s="27" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:35" s="27" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="25"/>
-      <c r="B20" s="88"/>
+      <c r="B20" s="89"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="49"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="35"/>
       <c r="I20" s="35"/>
       <c r="J20" s="35"/>
       <c r="K20" s="35"/>
       <c r="L20" s="35"/>
       <c r="M20" s="35"/>
       <c r="N20" s="35"/>
       <c r="O20" s="35"/>
       <c r="P20" s="30"/>
       <c r="Q20" s="36"/>
       <c r="R20" s="30"/>
       <c r="S20" s="32"/>
       <c r="T20" s="26"/>
-      <c r="U20" s="89"/>
+      <c r="U20" s="90"/>
       <c r="V20" s="49"/>
       <c r="W20" s="49"/>
       <c r="X20" s="49"/>
       <c r="Y20" s="49"/>
       <c r="Z20" s="49"/>
       <c r="AA20" s="49"/>
       <c r="AB20" s="49"/>
       <c r="AC20" s="49"/>
       <c r="AD20" s="49"/>
       <c r="AE20" s="49"/>
       <c r="AF20" s="49"/>
       <c r="AG20" s="49"/>
       <c r="AH20" s="49"/>
       <c r="AI20" s="49"/>
     </row>
-    <row r="21" spans="1:35" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:35" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="3"/>
-      <c r="B21" s="87"/>
+      <c r="B21" s="88"/>
       <c r="C21" s="24" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
-      <c r="F21" s="103"/>
-[...12 lines deleted...]
-      <c r="S21" s="103"/>
+      <c r="F21" s="104"/>
+      <c r="G21" s="104"/>
+      <c r="H21" s="104"/>
+      <c r="I21" s="104"/>
+      <c r="J21" s="104"/>
+      <c r="K21" s="104"/>
+      <c r="L21" s="104"/>
+      <c r="M21" s="104"/>
+      <c r="N21" s="104"/>
+      <c r="O21" s="104"/>
+      <c r="P21" s="104"/>
+      <c r="Q21" s="104"/>
+      <c r="R21" s="104"/>
+      <c r="S21" s="104"/>
       <c r="T21" s="7"/>
-      <c r="U21" s="86"/>
+      <c r="U21" s="87"/>
       <c r="V21" s="47"/>
       <c r="W21" s="47"/>
-      <c r="X21" s="90"/>
+      <c r="X21" s="91"/>
       <c r="Y21" s="57" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="Z21" s="58" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="AA21" s="47"/>
       <c r="AB21" s="47"/>
       <c r="AC21" s="47"/>
       <c r="AD21" s="47"/>
       <c r="AE21" s="47"/>
       <c r="AF21" s="47"/>
       <c r="AG21" s="47"/>
       <c r="AH21" s="47"/>
       <c r="AI21" s="47"/>
     </row>
-    <row r="22" spans="1:35" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:35" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="3"/>
-      <c r="B22" s="91"/>
-[...12 lines deleted...]
-      <c r="O22" s="92"/>
+      <c r="B22" s="92"/>
+      <c r="C22" s="93"/>
+      <c r="D22" s="93"/>
+      <c r="E22" s="93"/>
+      <c r="F22" s="93"/>
+      <c r="G22" s="93"/>
+      <c r="H22" s="93"/>
+      <c r="I22" s="93"/>
+      <c r="J22" s="93"/>
+      <c r="K22" s="93"/>
+      <c r="L22" s="93"/>
+      <c r="M22" s="93"/>
+      <c r="N22" s="93"/>
+      <c r="O22" s="93"/>
       <c r="P22" s="8"/>
       <c r="Q22" s="8"/>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="9"/>
-      <c r="U22" s="86"/>
+      <c r="U22" s="87"/>
       <c r="V22" s="47"/>
       <c r="W22" s="47"/>
       <c r="X22" s="50" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="Y22" s="54">
         <v>36</v>
       </c>
       <c r="Z22" s="56">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA22" s="47"/>
       <c r="AB22" s="47"/>
       <c r="AC22" s="47"/>
       <c r="AD22" s="47"/>
       <c r="AE22" s="47"/>
       <c r="AF22" s="47"/>
       <c r="AG22" s="47"/>
       <c r="AH22" s="47"/>
       <c r="AI22" s="47"/>
     </row>
-    <row r="23" spans="1:35" ht="10.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:35" ht="10.199999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="3"/>
       <c r="B23" s="24"/>
       <c r="C23" s="24"/>
       <c r="D23" s="24"/>
       <c r="E23" s="24"/>
       <c r="F23" s="24"/>
       <c r="G23" s="24"/>
       <c r="H23" s="24"/>
       <c r="I23" s="24"/>
       <c r="J23" s="24"/>
       <c r="K23" s="24"/>
       <c r="L23" s="24"/>
       <c r="M23" s="24"/>
       <c r="N23" s="24"/>
       <c r="O23" s="24"/>
       <c r="P23" s="4"/>
       <c r="Q23" s="4"/>
       <c r="R23" s="4"/>
       <c r="S23" s="4"/>
       <c r="T23" s="4"/>
-      <c r="U23" s="86"/>
+      <c r="U23" s="87"/>
       <c r="V23" s="47"/>
       <c r="W23" s="47"/>
       <c r="X23" s="50" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Y23" s="54">
         <v>45</v>
       </c>
       <c r="Z23" s="56">
         <v>5.26</v>
       </c>
       <c r="AA23" s="47"/>
       <c r="AB23" s="47"/>
       <c r="AC23" s="47"/>
       <c r="AD23" s="47"/>
       <c r="AE23" s="47"/>
       <c r="AF23" s="47"/>
       <c r="AG23" s="47"/>
       <c r="AH23" s="47"/>
       <c r="AI23" s="47"/>
     </row>
-    <row r="24" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="3"/>
-      <c r="B24" s="125" t="s">
-[...20 lines deleted...]
-      <c r="U24" s="86"/>
+      <c r="B24" s="126" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="127"/>
+      <c r="D24" s="127"/>
+      <c r="E24" s="127"/>
+      <c r="F24" s="127"/>
+      <c r="G24" s="127"/>
+      <c r="H24" s="127"/>
+      <c r="I24" s="127"/>
+      <c r="J24" s="127"/>
+      <c r="K24" s="127"/>
+      <c r="L24" s="127"/>
+      <c r="M24" s="127"/>
+      <c r="N24" s="127"/>
+      <c r="O24" s="127"/>
+      <c r="P24" s="127"/>
+      <c r="Q24" s="127"/>
+      <c r="R24" s="127"/>
+      <c r="S24" s="127"/>
+      <c r="T24" s="128"/>
+      <c r="U24" s="87"/>
       <c r="V24" s="47"/>
       <c r="W24" s="47"/>
       <c r="X24" s="50"/>
       <c r="Y24" s="54"/>
       <c r="Z24" s="56"/>
       <c r="AA24" s="47"/>
       <c r="AB24" s="47"/>
       <c r="AC24" s="47"/>
       <c r="AD24" s="44"/>
       <c r="AE24" s="47"/>
       <c r="AF24" s="47"/>
       <c r="AG24" s="47"/>
       <c r="AH24" s="47"/>
       <c r="AI24" s="47"/>
     </row>
-    <row r="25" spans="1:35" ht="15" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:35" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A25" s="3"/>
       <c r="B25" s="5"/>
       <c r="C25" s="76"/>
       <c r="D25" s="76"/>
       <c r="E25" s="76"/>
-      <c r="F25" s="115" t="s">
-[...6 lines deleted...]
-      <c r="K25" s="115"/>
+      <c r="F25" s="116" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" s="116"/>
+      <c r="H25" s="116"/>
+      <c r="I25" s="116"/>
+      <c r="J25" s="116"/>
+      <c r="K25" s="116"/>
       <c r="L25" s="76"/>
-      <c r="M25" s="115" t="s">
-[...7 lines deleted...]
-      <c r="S25" s="115"/>
+      <c r="M25" s="116" t="s">
+        <v>6</v>
+      </c>
+      <c r="N25" s="116"/>
+      <c r="O25" s="116"/>
+      <c r="P25" s="116"/>
+      <c r="Q25" s="116"/>
+      <c r="R25" s="116"/>
+      <c r="S25" s="116"/>
       <c r="T25" s="6"/>
-      <c r="U25" s="86"/>
+      <c r="U25" s="87"/>
       <c r="V25" s="47"/>
       <c r="W25" s="47"/>
       <c r="X25" s="59"/>
       <c r="Y25" s="54"/>
       <c r="Z25" s="56"/>
       <c r="AA25" s="47"/>
       <c r="AB25" s="47"/>
       <c r="AC25" s="47"/>
       <c r="AD25" s="47"/>
       <c r="AE25" s="47"/>
       <c r="AF25" s="47"/>
       <c r="AG25" s="47"/>
       <c r="AH25" s="47"/>
       <c r="AI25" s="47"/>
     </row>
-    <row r="26" spans="1:35" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:35" ht="4.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="3"/>
       <c r="B26" s="5"/>
       <c r="C26" s="76"/>
       <c r="D26" s="76"/>
       <c r="E26" s="76"/>
       <c r="F26" s="76"/>
       <c r="G26" s="76"/>
       <c r="H26" s="76"/>
       <c r="I26" s="76"/>
       <c r="J26" s="76"/>
       <c r="K26" s="76"/>
       <c r="L26" s="76"/>
       <c r="M26" s="76"/>
       <c r="N26" s="76"/>
       <c r="O26" s="76"/>
       <c r="P26" s="76"/>
       <c r="Q26" s="76"/>
       <c r="R26" s="76"/>
       <c r="S26" s="76"/>
       <c r="T26" s="6"/>
-      <c r="U26" s="86"/>
+      <c r="U26" s="87"/>
       <c r="V26" s="47"/>
       <c r="W26" s="47"/>
       <c r="X26" s="47"/>
       <c r="Y26" s="47"/>
       <c r="Z26" s="47"/>
       <c r="AA26" s="47"/>
       <c r="AB26" s="47"/>
       <c r="AC26" s="47"/>
       <c r="AD26" s="47"/>
       <c r="AE26" s="47"/>
       <c r="AF26" s="47"/>
       <c r="AG26" s="47"/>
       <c r="AH26" s="47"/>
       <c r="AI26" s="47"/>
     </row>
-    <row r="27" spans="1:35" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:35" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="3"/>
-      <c r="B27" s="87"/>
-[...10 lines deleted...]
-      <c r="K27" s="122"/>
+      <c r="B27" s="88"/>
+      <c r="C27" s="120" t="s">
+        <v>20</v>
+      </c>
+      <c r="D27" s="120"/>
+      <c r="E27" s="120"/>
+      <c r="F27" s="123"/>
+      <c r="G27" s="123"/>
+      <c r="H27" s="123"/>
+      <c r="I27" s="123"/>
+      <c r="J27" s="123"/>
+      <c r="K27" s="123"/>
       <c r="L27" s="24"/>
-      <c r="M27" s="123"/>
-[...5 lines deleted...]
-      <c r="S27" s="123"/>
+      <c r="M27" s="124"/>
+      <c r="N27" s="124"/>
+      <c r="O27" s="124"/>
+      <c r="P27" s="124"/>
+      <c r="Q27" s="124"/>
+      <c r="R27" s="124"/>
+      <c r="S27" s="124"/>
       <c r="T27" s="7"/>
-      <c r="U27" s="86"/>
+      <c r="U27" s="87"/>
       <c r="V27" s="47"/>
       <c r="W27" s="47"/>
       <c r="X27" s="47"/>
       <c r="Y27" s="47"/>
       <c r="Z27" s="47"/>
       <c r="AA27" s="47"/>
       <c r="AB27" s="47"/>
       <c r="AC27" s="47"/>
       <c r="AD27" s="47"/>
       <c r="AE27" s="47"/>
       <c r="AF27" s="47"/>
       <c r="AG27" s="47"/>
       <c r="AH27" s="47"/>
       <c r="AI27" s="47"/>
     </row>
-    <row r="28" spans="1:35" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:35" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="3"/>
-      <c r="B28" s="87"/>
+      <c r="B28" s="88"/>
       <c r="C28" s="79"/>
       <c r="D28" s="79"/>
       <c r="E28" s="79"/>
       <c r="F28" s="49"/>
       <c r="G28" s="49"/>
       <c r="H28" s="49"/>
       <c r="I28" s="49"/>
       <c r="J28" s="49"/>
       <c r="K28" s="49"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="N28" s="24"/>
       <c r="O28" s="24"/>
       <c r="P28" s="4"/>
       <c r="Q28" s="4"/>
       <c r="R28" s="4"/>
       <c r="S28" s="4"/>
       <c r="T28" s="7"/>
-      <c r="U28" s="86"/>
+      <c r="U28" s="87"/>
       <c r="V28" s="47"/>
       <c r="W28" s="47"/>
       <c r="X28" s="47"/>
       <c r="Y28" s="47"/>
       <c r="Z28" s="47"/>
       <c r="AA28" s="47"/>
       <c r="AB28" s="47"/>
       <c r="AC28" s="47"/>
       <c r="AD28" s="47"/>
       <c r="AE28" s="47"/>
       <c r="AF28" s="47"/>
       <c r="AG28" s="47"/>
       <c r="AH28" s="47"/>
       <c r="AI28" s="47"/>
     </row>
-    <row r="29" spans="1:35" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:35" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="3"/>
-      <c r="B29" s="87"/>
-[...10 lines deleted...]
-      <c r="K29" s="123"/>
+      <c r="B29" s="88"/>
+      <c r="C29" s="120" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" s="120"/>
+      <c r="E29" s="120"/>
+      <c r="F29" s="124"/>
+      <c r="G29" s="124"/>
+      <c r="H29" s="124"/>
+      <c r="I29" s="124"/>
+      <c r="J29" s="124"/>
+      <c r="K29" s="124"/>
       <c r="L29" s="24"/>
-      <c r="M29" s="123"/>
-[...5 lines deleted...]
-      <c r="S29" s="123"/>
+      <c r="M29" s="124"/>
+      <c r="N29" s="124"/>
+      <c r="O29" s="124"/>
+      <c r="P29" s="124"/>
+      <c r="Q29" s="124"/>
+      <c r="R29" s="124"/>
+      <c r="S29" s="124"/>
       <c r="T29" s="7"/>
-      <c r="U29" s="86"/>
+      <c r="U29" s="87"/>
       <c r="V29" s="47"/>
       <c r="W29" s="47"/>
       <c r="X29" s="47"/>
       <c r="Y29" s="47"/>
       <c r="Z29" s="47"/>
       <c r="AA29" s="47"/>
       <c r="AB29" s="47"/>
       <c r="AC29" s="47"/>
       <c r="AD29" s="47"/>
       <c r="AE29" s="47"/>
       <c r="AF29" s="47"/>
       <c r="AG29" s="47"/>
       <c r="AH29" s="47"/>
       <c r="AI29" s="47"/>
     </row>
-    <row r="30" spans="1:35" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:35" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
-      <c r="B30" s="87"/>
+      <c r="B30" s="88"/>
       <c r="C30" s="79"/>
       <c r="D30" s="79"/>
       <c r="E30" s="79"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="N30" s="24"/>
       <c r="O30" s="24"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="4"/>
       <c r="R30" s="4"/>
       <c r="S30" s="4"/>
       <c r="T30" s="7"/>
-      <c r="U30" s="86"/>
+      <c r="U30" s="87"/>
       <c r="V30" s="47"/>
       <c r="W30" s="47"/>
       <c r="X30" s="47"/>
       <c r="Y30" s="47"/>
       <c r="Z30" s="47"/>
       <c r="AA30" s="47"/>
       <c r="AB30" s="47"/>
       <c r="AC30" s="47"/>
       <c r="AD30" s="47"/>
       <c r="AE30" s="47"/>
       <c r="AF30" s="47"/>
       <c r="AG30" s="47"/>
       <c r="AH30" s="47"/>
       <c r="AI30" s="47"/>
     </row>
-    <row r="31" spans="1:35" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:35" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="3"/>
-      <c r="B31" s="87"/>
-[...10 lines deleted...]
-      <c r="K31" s="123"/>
+      <c r="B31" s="88"/>
+      <c r="C31" s="120" t="s">
+        <v>22</v>
+      </c>
+      <c r="D31" s="120"/>
+      <c r="E31" s="120"/>
+      <c r="F31" s="124"/>
+      <c r="G31" s="124"/>
+      <c r="H31" s="124"/>
+      <c r="I31" s="124"/>
+      <c r="J31" s="124"/>
+      <c r="K31" s="124"/>
       <c r="L31" s="24"/>
-      <c r="M31" s="123"/>
-[...5 lines deleted...]
-      <c r="S31" s="123"/>
+      <c r="M31" s="124"/>
+      <c r="N31" s="124"/>
+      <c r="O31" s="124"/>
+      <c r="P31" s="124"/>
+      <c r="Q31" s="124"/>
+      <c r="R31" s="124"/>
+      <c r="S31" s="124"/>
       <c r="T31" s="7"/>
-      <c r="U31" s="86"/>
+      <c r="U31" s="87"/>
       <c r="V31" s="47"/>
       <c r="W31" s="47"/>
       <c r="X31" s="47"/>
       <c r="Y31" s="47"/>
       <c r="Z31" s="47"/>
       <c r="AA31" s="47"/>
       <c r="AB31" s="47"/>
       <c r="AC31" s="47"/>
       <c r="AD31" s="47"/>
       <c r="AE31" s="47"/>
       <c r="AF31" s="47"/>
       <c r="AG31" s="47"/>
       <c r="AH31" s="47"/>
       <c r="AI31" s="47"/>
     </row>
-    <row r="32" spans="1:35" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:35" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="3"/>
-      <c r="B32" s="87"/>
+      <c r="B32" s="88"/>
       <c r="C32" s="79"/>
       <c r="D32" s="79"/>
       <c r="E32" s="79"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="4"/>
       <c r="Q32" s="4"/>
       <c r="R32" s="4"/>
       <c r="S32" s="4"/>
       <c r="T32" s="7"/>
-      <c r="U32" s="86"/>
+      <c r="U32" s="87"/>
       <c r="V32" s="47"/>
       <c r="W32" s="47"/>
       <c r="X32" s="47"/>
       <c r="Y32" s="47"/>
       <c r="Z32" s="47"/>
       <c r="AA32" s="47"/>
       <c r="AB32" s="47"/>
       <c r="AC32" s="47"/>
       <c r="AD32" s="47"/>
       <c r="AE32" s="47"/>
       <c r="AF32" s="47"/>
       <c r="AG32" s="47"/>
       <c r="AH32" s="47"/>
       <c r="AI32" s="47"/>
     </row>
-    <row r="33" spans="1:35" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:35" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="3"/>
-      <c r="B33" s="87"/>
-[...10 lines deleted...]
-      <c r="K33" s="123"/>
+      <c r="B33" s="88"/>
+      <c r="C33" s="120" t="s">
+        <v>23</v>
+      </c>
+      <c r="D33" s="120"/>
+      <c r="E33" s="120"/>
+      <c r="F33" s="124"/>
+      <c r="G33" s="124"/>
+      <c r="H33" s="124"/>
+      <c r="I33" s="124"/>
+      <c r="J33" s="124"/>
+      <c r="K33" s="124"/>
       <c r="L33" s="24"/>
-      <c r="M33" s="123"/>
-[...5 lines deleted...]
-      <c r="S33" s="123"/>
+      <c r="M33" s="124"/>
+      <c r="N33" s="124"/>
+      <c r="O33" s="124"/>
+      <c r="P33" s="124"/>
+      <c r="Q33" s="124"/>
+      <c r="R33" s="124"/>
+      <c r="S33" s="124"/>
       <c r="T33" s="7"/>
-      <c r="U33" s="86"/>
+      <c r="U33" s="87"/>
       <c r="V33" s="47"/>
       <c r="W33" s="47"/>
       <c r="X33" s="47"/>
       <c r="Y33" s="47"/>
       <c r="Z33" s="47"/>
       <c r="AA33" s="47"/>
       <c r="AB33" s="47"/>
       <c r="AC33" s="47"/>
       <c r="AD33" s="47"/>
       <c r="AE33" s="47"/>
       <c r="AF33" s="47"/>
       <c r="AG33" s="47"/>
       <c r="AH33" s="47"/>
       <c r="AI33" s="47"/>
     </row>
-    <row r="34" spans="1:35" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:35" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="3"/>
-      <c r="B34" s="87"/>
+      <c r="B34" s="88"/>
       <c r="C34" s="79"/>
       <c r="D34" s="79"/>
       <c r="E34" s="79"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="24"/>
       <c r="M34" s="24"/>
       <c r="N34" s="24"/>
       <c r="O34" s="24"/>
       <c r="P34" s="4"/>
       <c r="Q34" s="4"/>
       <c r="R34" s="4"/>
       <c r="S34" s="4"/>
       <c r="T34" s="7"/>
-      <c r="U34" s="86"/>
+      <c r="U34" s="87"/>
       <c r="V34" s="47"/>
       <c r="W34" s="47"/>
       <c r="X34" s="47"/>
       <c r="Y34" s="47"/>
       <c r="Z34" s="47"/>
       <c r="AA34" s="47"/>
       <c r="AB34" s="47"/>
       <c r="AC34" s="47"/>
       <c r="AD34" s="47"/>
       <c r="AE34" s="47"/>
       <c r="AF34" s="47"/>
       <c r="AG34" s="47"/>
       <c r="AH34" s="47"/>
       <c r="AI34" s="47"/>
     </row>
-    <row r="35" spans="1:35" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:35" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="3"/>
-      <c r="B35" s="87"/>
-[...10 lines deleted...]
-      <c r="K35" s="123"/>
+      <c r="B35" s="88"/>
+      <c r="C35" s="120" t="s">
+        <v>24</v>
+      </c>
+      <c r="D35" s="120"/>
+      <c r="E35" s="120"/>
+      <c r="F35" s="124"/>
+      <c r="G35" s="124"/>
+      <c r="H35" s="124"/>
+      <c r="I35" s="124"/>
+      <c r="J35" s="124"/>
+      <c r="K35" s="124"/>
       <c r="L35" s="24"/>
-      <c r="M35" s="123"/>
-[...5 lines deleted...]
-      <c r="S35" s="123"/>
+      <c r="M35" s="124"/>
+      <c r="N35" s="124"/>
+      <c r="O35" s="124"/>
+      <c r="P35" s="124"/>
+      <c r="Q35" s="124"/>
+      <c r="R35" s="124"/>
+      <c r="S35" s="124"/>
       <c r="T35" s="7"/>
-      <c r="U35" s="86"/>
+      <c r="U35" s="87"/>
       <c r="V35" s="47"/>
       <c r="W35" s="47"/>
       <c r="X35" s="47"/>
       <c r="Y35" s="47"/>
       <c r="Z35" s="47"/>
       <c r="AA35" s="47"/>
       <c r="AB35" s="47"/>
       <c r="AC35" s="47"/>
       <c r="AD35" s="47"/>
       <c r="AE35" s="47"/>
       <c r="AF35" s="47"/>
       <c r="AG35" s="47"/>
       <c r="AH35" s="47"/>
       <c r="AI35" s="47"/>
     </row>
-    <row r="36" spans="1:35" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A36" s="3"/>
-      <c r="B36" s="87"/>
+      <c r="B36" s="88"/>
       <c r="C36" s="24"/>
       <c r="D36" s="24"/>
       <c r="E36" s="24"/>
       <c r="F36" s="24"/>
       <c r="G36" s="24"/>
       <c r="H36" s="24"/>
       <c r="I36" s="24"/>
       <c r="J36" s="24"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="24"/>
       <c r="N36" s="24"/>
       <c r="O36" s="24"/>
       <c r="P36" s="4"/>
       <c r="Q36" s="4"/>
       <c r="R36" s="4"/>
       <c r="S36" s="4"/>
       <c r="T36" s="7"/>
-      <c r="U36" s="86"/>
+      <c r="U36" s="87"/>
       <c r="V36" s="47"/>
       <c r="W36" s="47"/>
       <c r="X36" s="47"/>
       <c r="Y36" s="47"/>
       <c r="Z36" s="47"/>
       <c r="AA36" s="47"/>
       <c r="AB36" s="47"/>
       <c r="AC36" s="47"/>
       <c r="AD36" s="47"/>
       <c r="AE36" s="47"/>
       <c r="AF36" s="47"/>
       <c r="AG36" s="47"/>
       <c r="AH36" s="47"/>
       <c r="AI36" s="47"/>
     </row>
-    <row r="37" spans="1:35" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:35" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="3"/>
-      <c r="B37" s="87"/>
-[...3 lines deleted...]
-      <c r="D37" s="145"/>
+      <c r="B37" s="88"/>
+      <c r="C37" s="146" t="s">
+        <v>25</v>
+      </c>
+      <c r="D37" s="146"/>
       <c r="E37" s="24"/>
       <c r="F37" s="74">
         <f>+Y19</f>
         <v>0</v>
       </c>
       <c r="G37" s="24"/>
       <c r="H37" s="24"/>
       <c r="I37" s="24"/>
       <c r="J37" s="24"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="24"/>
       <c r="N37" s="24"/>
       <c r="O37" s="24"/>
       <c r="P37" s="4"/>
       <c r="Q37" s="4"/>
       <c r="R37" s="4"/>
       <c r="S37" s="4"/>
       <c r="T37" s="7"/>
-      <c r="U37" s="86"/>
+      <c r="U37" s="87"/>
       <c r="V37" s="47"/>
       <c r="W37" s="47"/>
       <c r="X37" s="47"/>
       <c r="Y37" s="47"/>
       <c r="Z37" s="47"/>
       <c r="AA37" s="47"/>
       <c r="AB37" s="47"/>
       <c r="AC37" s="47"/>
       <c r="AD37" s="47"/>
       <c r="AE37" s="47"/>
       <c r="AF37" s="47"/>
       <c r="AG37" s="47"/>
       <c r="AH37" s="47"/>
       <c r="AI37" s="47"/>
     </row>
-    <row r="38" spans="1:35" ht="10.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:35" ht="10.199999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="3"/>
-      <c r="B38" s="91"/>
-[...12 lines deleted...]
-      <c r="O38" s="92"/>
+      <c r="B38" s="92"/>
+      <c r="C38" s="93"/>
+      <c r="D38" s="93"/>
+      <c r="E38" s="93"/>
+      <c r="F38" s="93"/>
+      <c r="G38" s="93"/>
+      <c r="H38" s="93"/>
+      <c r="I38" s="93"/>
+      <c r="J38" s="93"/>
+      <c r="K38" s="93"/>
+      <c r="L38" s="93"/>
+      <c r="M38" s="93"/>
+      <c r="N38" s="93"/>
+      <c r="O38" s="93"/>
       <c r="P38" s="8"/>
       <c r="Q38" s="8"/>
       <c r="R38" s="8"/>
       <c r="S38" s="8"/>
       <c r="T38" s="9"/>
-      <c r="U38" s="86"/>
+      <c r="U38" s="87"/>
       <c r="V38" s="47"/>
       <c r="W38" s="47"/>
       <c r="X38" s="47"/>
       <c r="Y38" s="47"/>
       <c r="Z38" s="47"/>
       <c r="AA38" s="47"/>
       <c r="AB38" s="47"/>
       <c r="AC38" s="47"/>
       <c r="AD38" s="47"/>
       <c r="AE38" s="47"/>
       <c r="AF38" s="47"/>
       <c r="AG38" s="47"/>
       <c r="AH38" s="47"/>
       <c r="AI38" s="47"/>
     </row>
-    <row r="39" spans="1:35" ht="10.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:35" ht="10.199999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="3"/>
       <c r="B39" s="24"/>
       <c r="C39" s="24"/>
       <c r="D39" s="24"/>
       <c r="E39" s="24"/>
       <c r="F39" s="24"/>
       <c r="G39" s="24"/>
       <c r="H39" s="24"/>
       <c r="I39" s="24"/>
       <c r="J39" s="24"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="24"/>
       <c r="N39" s="24"/>
       <c r="O39" s="24"/>
       <c r="P39" s="4"/>
       <c r="Q39" s="4"/>
       <c r="R39" s="4"/>
       <c r="S39" s="4"/>
       <c r="T39" s="4"/>
-      <c r="U39" s="86"/>
+      <c r="U39" s="87"/>
       <c r="V39" s="47"/>
       <c r="W39" s="47"/>
       <c r="X39" s="47"/>
       <c r="Y39" s="47"/>
       <c r="Z39" s="47"/>
       <c r="AA39" s="47"/>
       <c r="AB39" s="47"/>
       <c r="AC39" s="47"/>
       <c r="AD39" s="47"/>
       <c r="AE39" s="47"/>
       <c r="AF39" s="47"/>
       <c r="AG39" s="47"/>
       <c r="AH39" s="47"/>
       <c r="AI39" s="47"/>
     </row>
-    <row r="40" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="3"/>
-      <c r="B40" s="125" t="s">
-[...19 lines deleted...]
-      <c r="T40" s="127"/>
+      <c r="B40" s="126" t="s">
+        <v>26</v>
+      </c>
+      <c r="C40" s="127"/>
+      <c r="D40" s="127"/>
+      <c r="E40" s="127"/>
+      <c r="F40" s="127"/>
+      <c r="G40" s="127"/>
+      <c r="H40" s="127"/>
+      <c r="I40" s="127"/>
+      <c r="J40" s="127"/>
+      <c r="K40" s="127"/>
+      <c r="L40" s="127"/>
+      <c r="M40" s="127"/>
+      <c r="N40" s="127"/>
+      <c r="O40" s="127"/>
+      <c r="P40" s="127"/>
+      <c r="Q40" s="127"/>
+      <c r="R40" s="127"/>
+      <c r="S40" s="127"/>
+      <c r="T40" s="128"/>
       <c r="U40" s="42"/>
       <c r="V40" s="47"/>
       <c r="W40" s="47"/>
       <c r="X40" s="47"/>
       <c r="Y40" s="47"/>
       <c r="Z40" s="47"/>
       <c r="AA40" s="47"/>
       <c r="AB40" s="47"/>
       <c r="AC40" s="47"/>
       <c r="AD40" s="47"/>
       <c r="AE40" s="47"/>
       <c r="AF40" s="47"/>
       <c r="AG40" s="47"/>
       <c r="AH40" s="47"/>
       <c r="AI40" s="47"/>
     </row>
-    <row r="41" spans="1:35" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:35" ht="4.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="3"/>
       <c r="B41" s="5"/>
       <c r="C41" s="76"/>
       <c r="D41" s="76"/>
       <c r="E41" s="76"/>
       <c r="F41" s="76"/>
       <c r="G41" s="76"/>
       <c r="H41" s="76"/>
       <c r="I41" s="76"/>
       <c r="J41" s="76"/>
       <c r="K41" s="76"/>
       <c r="L41" s="76"/>
       <c r="M41" s="76"/>
       <c r="N41" s="76"/>
       <c r="O41" s="76"/>
       <c r="P41" s="76"/>
       <c r="Q41" s="76"/>
       <c r="R41" s="76"/>
       <c r="S41" s="76"/>
       <c r="T41" s="6"/>
       <c r="U41" s="42"/>
       <c r="V41" s="47"/>
       <c r="W41" s="47"/>
       <c r="X41" s="47"/>
       <c r="Y41" s="47"/>
       <c r="Z41" s="47"/>
       <c r="AA41" s="47"/>
       <c r="AB41" s="47"/>
       <c r="AC41" s="47"/>
       <c r="AD41" s="47"/>
       <c r="AE41" s="47"/>
       <c r="AF41" s="47"/>
       <c r="AG41" s="47"/>
       <c r="AH41" s="47"/>
       <c r="AI41" s="47"/>
     </row>
-    <row r="42" spans="1:35" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:35" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="3"/>
-      <c r="B42" s="87"/>
-[...10 lines deleted...]
-      <c r="K42" s="143"/>
+      <c r="B42" s="88"/>
+      <c r="C42" s="145" t="s">
+        <v>27</v>
+      </c>
+      <c r="D42" s="145"/>
+      <c r="E42" s="145"/>
+      <c r="F42" s="145"/>
+      <c r="G42" s="145"/>
+      <c r="H42" s="145"/>
+      <c r="I42" s="144"/>
+      <c r="J42" s="144"/>
+      <c r="K42" s="144"/>
       <c r="L42" s="24"/>
-      <c r="M42" s="144" t="s">
-[...7 lines deleted...]
-      <c r="S42" s="143"/>
+      <c r="M42" s="145" t="s">
+        <v>28</v>
+      </c>
+      <c r="N42" s="145"/>
+      <c r="O42" s="145"/>
+      <c r="P42" s="145"/>
+      <c r="Q42" s="144"/>
+      <c r="R42" s="144"/>
+      <c r="S42" s="144"/>
       <c r="T42" s="7"/>
-      <c r="U42" s="86"/>
+      <c r="U42" s="87"/>
       <c r="V42" s="47"/>
       <c r="W42" s="47"/>
       <c r="X42" s="47"/>
       <c r="Y42" s="47"/>
       <c r="Z42" s="47"/>
       <c r="AA42" s="47"/>
       <c r="AB42" s="47"/>
       <c r="AC42" s="47"/>
       <c r="AD42" s="47"/>
       <c r="AE42" s="47"/>
       <c r="AF42" s="47"/>
       <c r="AG42" s="47"/>
       <c r="AH42" s="47"/>
       <c r="AI42" s="47"/>
     </row>
-    <row r="43" spans="1:35" s="27" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:35" s="27" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="25"/>
-      <c r="B43" s="88"/>
+      <c r="B43" s="89"/>
       <c r="C43" s="48"/>
       <c r="D43" s="48"/>
       <c r="E43" s="48"/>
       <c r="F43" s="48"/>
       <c r="G43" s="48"/>
       <c r="H43" s="48"/>
       <c r="I43" s="63"/>
       <c r="J43" s="63"/>
       <c r="K43" s="63"/>
       <c r="L43" s="49"/>
       <c r="M43" s="48"/>
       <c r="N43" s="48"/>
       <c r="O43" s="48"/>
       <c r="P43" s="48"/>
       <c r="Q43" s="63"/>
       <c r="R43" s="63"/>
       <c r="S43" s="63"/>
       <c r="T43" s="26"/>
-      <c r="U43" s="89"/>
+      <c r="U43" s="90"/>
       <c r="V43" s="49"/>
       <c r="W43" s="49"/>
       <c r="X43" s="49"/>
       <c r="Y43" s="49"/>
       <c r="Z43" s="49"/>
       <c r="AA43" s="49"/>
       <c r="AB43" s="49"/>
       <c r="AC43" s="49"/>
       <c r="AD43" s="49"/>
       <c r="AE43" s="49"/>
       <c r="AF43" s="49"/>
       <c r="AG43" s="49"/>
       <c r="AH43" s="49"/>
       <c r="AI43" s="49"/>
     </row>
-    <row r="44" spans="1:35" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:35" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="3"/>
-      <c r="B44" s="87"/>
+      <c r="B44" s="88"/>
       <c r="C44" s="80" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D44" s="80"/>
       <c r="E44" s="80"/>
       <c r="F44" s="80"/>
       <c r="G44" s="80"/>
       <c r="H44" s="80"/>
-      <c r="I44" s="143"/>
-[...1 lines deleted...]
-      <c r="K44" s="143"/>
+      <c r="I44" s="144"/>
+      <c r="J44" s="144"/>
+      <c r="K44" s="144"/>
       <c r="L44" s="24"/>
       <c r="M44" s="80"/>
       <c r="N44" s="80"/>
       <c r="O44" s="80"/>
       <c r="P44" s="80"/>
       <c r="Q44" s="63"/>
       <c r="R44" s="63"/>
       <c r="S44" s="63"/>
       <c r="T44" s="7"/>
-      <c r="U44" s="86"/>
+      <c r="U44" s="87"/>
       <c r="V44" s="47"/>
       <c r="W44" s="47"/>
       <c r="X44" s="47"/>
       <c r="Y44" s="47"/>
       <c r="Z44" s="47"/>
       <c r="AA44" s="47"/>
       <c r="AB44" s="47"/>
       <c r="AC44" s="47"/>
       <c r="AD44" s="47"/>
       <c r="AE44" s="47"/>
       <c r="AF44" s="47"/>
       <c r="AG44" s="47"/>
       <c r="AH44" s="47"/>
       <c r="AI44" s="47"/>
     </row>
-    <row r="45" spans="1:35" ht="10.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:35" ht="10.199999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="3"/>
-      <c r="B45" s="146"/>
-[...18 lines deleted...]
-      <c r="U45" s="86"/>
+      <c r="B45" s="147"/>
+      <c r="C45" s="148"/>
+      <c r="D45" s="148"/>
+      <c r="E45" s="148"/>
+      <c r="F45" s="148"/>
+      <c r="G45" s="148"/>
+      <c r="H45" s="148"/>
+      <c r="I45" s="148"/>
+      <c r="J45" s="148"/>
+      <c r="K45" s="148"/>
+      <c r="L45" s="148"/>
+      <c r="M45" s="148"/>
+      <c r="N45" s="148"/>
+      <c r="O45" s="148"/>
+      <c r="P45" s="148"/>
+      <c r="Q45" s="148"/>
+      <c r="R45" s="148"/>
+      <c r="S45" s="148"/>
+      <c r="T45" s="149"/>
+      <c r="U45" s="87"/>
       <c r="V45" s="47"/>
       <c r="W45" s="47"/>
       <c r="X45" s="47"/>
       <c r="Y45" s="47"/>
       <c r="Z45" s="47"/>
       <c r="AA45" s="47"/>
       <c r="AB45" s="47"/>
       <c r="AC45" s="47"/>
       <c r="AD45" s="47"/>
       <c r="AE45" s="47"/>
       <c r="AF45" s="47"/>
       <c r="AG45" s="47"/>
       <c r="AH45" s="47"/>
       <c r="AI45" s="47"/>
     </row>
-    <row r="46" spans="1:35" ht="10.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="93"/>
+    <row r="46" spans="1:35" ht="10.199999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="94"/>
       <c r="B46" s="24"/>
       <c r="C46" s="24"/>
       <c r="D46" s="24"/>
       <c r="E46" s="24"/>
       <c r="F46" s="24"/>
       <c r="G46" s="24"/>
       <c r="H46" s="24"/>
       <c r="I46" s="24"/>
       <c r="J46" s="24"/>
       <c r="K46" s="24"/>
       <c r="L46" s="24"/>
       <c r="M46" s="24"/>
       <c r="N46" s="24"/>
       <c r="O46" s="24"/>
       <c r="P46" s="24"/>
       <c r="Q46" s="24"/>
       <c r="R46" s="24"/>
       <c r="S46" s="24"/>
       <c r="T46" s="24"/>
-      <c r="U46" s="86"/>
+      <c r="U46" s="87"/>
       <c r="V46" s="47"/>
       <c r="W46" s="38"/>
       <c r="X46" s="38"/>
       <c r="Y46" s="38"/>
       <c r="Z46" s="38"/>
       <c r="AA46" s="38"/>
       <c r="AB46" s="38"/>
       <c r="AC46" s="38"/>
       <c r="AD46" s="38"/>
       <c r="AE46" s="38"/>
       <c r="AF46" s="38"/>
       <c r="AG46" s="38"/>
       <c r="AH46" s="38"/>
       <c r="AI46" s="38"/>
     </row>
-    <row r="47" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="3"/>
-      <c r="B47" s="125" t="s">
-[...20 lines deleted...]
-      <c r="U47" s="86"/>
+      <c r="B47" s="126" t="s">
+        <v>30</v>
+      </c>
+      <c r="C47" s="127"/>
+      <c r="D47" s="127"/>
+      <c r="E47" s="127"/>
+      <c r="F47" s="127"/>
+      <c r="G47" s="127"/>
+      <c r="H47" s="127"/>
+      <c r="I47" s="127"/>
+      <c r="J47" s="127"/>
+      <c r="K47" s="127"/>
+      <c r="L47" s="127"/>
+      <c r="M47" s="127"/>
+      <c r="N47" s="127"/>
+      <c r="O47" s="127"/>
+      <c r="P47" s="127"/>
+      <c r="Q47" s="127"/>
+      <c r="R47" s="127"/>
+      <c r="S47" s="127"/>
+      <c r="T47" s="128"/>
+      <c r="U47" s="87"/>
       <c r="V47" s="47"/>
       <c r="W47" s="37"/>
       <c r="X47" s="37"/>
       <c r="Y47" s="47"/>
       <c r="Z47" s="47"/>
       <c r="AA47" s="47"/>
       <c r="AB47" s="47"/>
       <c r="AC47" s="47"/>
       <c r="AD47" s="47"/>
       <c r="AE47" s="47"/>
       <c r="AF47" s="47"/>
       <c r="AG47" s="47"/>
       <c r="AH47" s="47"/>
       <c r="AI47" s="47"/>
     </row>
-    <row r="48" spans="1:35" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:35" ht="4.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="3"/>
       <c r="B48" s="5"/>
       <c r="C48" s="76"/>
       <c r="D48" s="76"/>
       <c r="E48" s="76"/>
       <c r="F48" s="76"/>
       <c r="G48" s="76"/>
       <c r="H48" s="76"/>
       <c r="I48" s="76"/>
       <c r="J48" s="76"/>
       <c r="K48" s="76"/>
       <c r="L48" s="76"/>
       <c r="M48" s="76"/>
       <c r="N48" s="76"/>
       <c r="O48" s="76"/>
       <c r="P48" s="76"/>
       <c r="Q48" s="76"/>
       <c r="R48" s="76"/>
       <c r="S48" s="76"/>
       <c r="T48" s="6"/>
-      <c r="U48" s="86"/>
+      <c r="U48" s="87"/>
       <c r="V48" s="47"/>
       <c r="W48" s="37"/>
       <c r="X48" s="37"/>
       <c r="Y48" s="47"/>
       <c r="Z48" s="47"/>
       <c r="AA48" s="47"/>
       <c r="AB48" s="47"/>
       <c r="AC48" s="47"/>
       <c r="AD48" s="47"/>
       <c r="AE48" s="47"/>
       <c r="AF48" s="47"/>
       <c r="AG48" s="47"/>
       <c r="AH48" s="47"/>
       <c r="AI48" s="47"/>
     </row>
-    <row r="49" spans="1:52" ht="19.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:52" ht="19.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="3"/>
       <c r="B49" s="5"/>
-      <c r="C49" s="106" t="s">
-[...17 lines deleted...]
-      <c r="S49" s="108"/>
+      <c r="C49" s="107" t="s">
+        <v>16</v>
+      </c>
+      <c r="D49" s="108"/>
+      <c r="E49" s="108"/>
+      <c r="F49" s="108"/>
+      <c r="G49" s="108"/>
+      <c r="H49" s="108"/>
+      <c r="I49" s="108"/>
+      <c r="J49" s="108"/>
+      <c r="K49" s="108"/>
+      <c r="L49" s="108"/>
+      <c r="M49" s="108"/>
+      <c r="N49" s="108"/>
+      <c r="O49" s="108"/>
+      <c r="P49" s="108"/>
+      <c r="Q49" s="108"/>
+      <c r="R49" s="108"/>
+      <c r="S49" s="109"/>
       <c r="T49" s="6"/>
-      <c r="U49" s="86"/>
+      <c r="U49" s="87"/>
       <c r="V49" s="47"/>
       <c r="W49" s="37"/>
       <c r="X49" s="37"/>
       <c r="Y49" s="47"/>
       <c r="Z49" s="47"/>
       <c r="AA49" s="47"/>
       <c r="AB49" s="47"/>
       <c r="AC49" s="47"/>
       <c r="AD49" s="47"/>
       <c r="AE49" s="47"/>
       <c r="AF49" s="47"/>
       <c r="AG49" s="47"/>
       <c r="AH49" s="47"/>
       <c r="AI49" s="47"/>
       <c r="AJ49" s="47"/>
       <c r="AK49" s="47"/>
       <c r="AL49" s="47"/>
       <c r="AM49" s="47"/>
       <c r="AN49" s="47"/>
       <c r="AO49" s="47"/>
       <c r="AP49" s="47"/>
       <c r="AQ49" s="47"/>
       <c r="AR49" s="47"/>
       <c r="AS49" s="47"/>
       <c r="AT49" s="47"/>
       <c r="AU49" s="47"/>
       <c r="AV49" s="47"/>
       <c r="AW49" s="47"/>
       <c r="AX49" s="47"/>
       <c r="AY49" s="47"/>
       <c r="AZ49" s="47"/>
     </row>
-    <row r="50" spans="1:52" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:52" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="3"/>
       <c r="B50" s="5"/>
       <c r="C50" s="31"/>
       <c r="D50" s="31"/>
       <c r="E50" s="46"/>
       <c r="F50" s="46"/>
       <c r="G50" s="46"/>
       <c r="H50" s="31"/>
       <c r="I50" s="31"/>
       <c r="J50" s="31"/>
       <c r="K50" s="31"/>
       <c r="L50" s="31"/>
       <c r="M50" s="31"/>
       <c r="N50" s="31"/>
       <c r="O50" s="31"/>
       <c r="P50" s="31"/>
       <c r="Q50" s="31"/>
       <c r="R50" s="31"/>
       <c r="S50" s="31"/>
       <c r="T50" s="6"/>
-      <c r="U50" s="86"/>
+      <c r="U50" s="87"/>
       <c r="V50" s="47"/>
       <c r="W50" s="37"/>
       <c r="X50" s="37"/>
       <c r="Y50" s="47"/>
       <c r="Z50" s="47"/>
       <c r="AA50" s="47"/>
       <c r="AB50" s="47"/>
       <c r="AC50" s="47"/>
       <c r="AD50" s="47"/>
       <c r="AE50" s="47"/>
       <c r="AF50" s="47"/>
       <c r="AG50" s="47"/>
       <c r="AH50" s="47"/>
       <c r="AI50" s="47"/>
       <c r="AJ50" s="47"/>
       <c r="AK50" s="47"/>
       <c r="AL50" s="47"/>
       <c r="AM50" s="47"/>
       <c r="AN50" s="47"/>
       <c r="AO50" s="47"/>
       <c r="AP50" s="47"/>
       <c r="AQ50" s="47"/>
       <c r="AR50" s="47"/>
       <c r="AS50" s="47"/>
       <c r="AT50" s="47"/>
       <c r="AU50" s="47"/>
       <c r="AV50" s="47"/>
       <c r="AW50" s="47"/>
       <c r="AX50" s="47"/>
       <c r="AY50" s="47"/>
       <c r="AZ50" s="47"/>
     </row>
-    <row r="51" spans="1:52" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:52" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="3"/>
       <c r="B51" s="5"/>
       <c r="C51" s="31"/>
-      <c r="D51" s="115" t="s">
-[...3 lines deleted...]
-      <c r="F51" s="111">
+      <c r="D51" s="116" t="s">
+        <v>31</v>
+      </c>
+      <c r="E51" s="116"/>
+      <c r="F51" s="112">
         <v>59</v>
       </c>
-      <c r="G51" s="112"/>
-[...9 lines deleted...]
-      <c r="O51" s="111">
+      <c r="G51" s="113"/>
+      <c r="H51" s="113"/>
+      <c r="I51" s="113"/>
+      <c r="J51" s="113"/>
+      <c r="K51" s="114"/>
+      <c r="L51" s="114"/>
+      <c r="M51" s="114" t="s">
+        <v>15</v>
+      </c>
+      <c r="N51" s="114"/>
+      <c r="O51" s="112">
         <v>6.58</v>
       </c>
-      <c r="P51" s="112"/>
-[...2 lines deleted...]
-      <c r="S51" s="112"/>
+      <c r="P51" s="113"/>
+      <c r="Q51" s="113"/>
+      <c r="R51" s="113"/>
+      <c r="S51" s="113"/>
       <c r="T51" s="6"/>
-      <c r="U51" s="86"/>
+      <c r="U51" s="87"/>
       <c r="V51" s="47"/>
       <c r="W51" s="37"/>
       <c r="X51" s="47"/>
       <c r="Y51" s="47"/>
       <c r="Z51" s="47"/>
       <c r="AA51" s="47"/>
       <c r="AB51" s="47"/>
       <c r="AC51" s="47"/>
       <c r="AD51" s="47"/>
       <c r="AE51" s="47"/>
       <c r="AF51" s="47"/>
       <c r="AG51" s="47"/>
       <c r="AH51" s="47"/>
       <c r="AI51" s="47"/>
       <c r="AJ51" s="47"/>
       <c r="AK51" s="47"/>
       <c r="AL51" s="47"/>
       <c r="AM51" s="47"/>
       <c r="AN51" s="47"/>
       <c r="AO51" s="47"/>
       <c r="AP51" s="47"/>
       <c r="AQ51" s="47"/>
       <c r="AR51" s="47"/>
       <c r="AS51" s="47"/>
       <c r="AT51" s="47"/>
       <c r="AU51" s="47"/>
       <c r="AV51" s="47"/>
       <c r="AW51" s="47"/>
       <c r="AX51" s="47"/>
       <c r="AY51" s="47"/>
       <c r="AZ51" s="47"/>
     </row>
-    <row r="52" spans="1:52" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:52" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="3"/>
       <c r="B52" s="5"/>
       <c r="C52" s="40"/>
       <c r="D52" s="40"/>
       <c r="E52" s="40"/>
-      <c r="F52" s="117"/>
-[...2 lines deleted...]
-      <c r="I52" s="117"/>
+      <c r="F52" s="118"/>
+      <c r="G52" s="118"/>
+      <c r="H52" s="118"/>
+      <c r="I52" s="118"/>
       <c r="J52" s="40"/>
       <c r="K52" s="41"/>
       <c r="L52" s="41"/>
       <c r="M52" s="55"/>
       <c r="N52" s="55"/>
       <c r="O52" s="41"/>
       <c r="P52" s="41"/>
       <c r="Q52" s="41"/>
       <c r="R52" s="41"/>
       <c r="S52" s="41"/>
       <c r="T52" s="6"/>
-      <c r="U52" s="86"/>
+      <c r="U52" s="87"/>
       <c r="V52" s="47"/>
       <c r="W52" s="37"/>
       <c r="X52" s="37"/>
       <c r="Y52" s="47"/>
       <c r="Z52" s="47"/>
       <c r="AA52" s="47"/>
       <c r="AB52" s="47"/>
       <c r="AC52" s="47"/>
       <c r="AD52" s="47"/>
       <c r="AE52" s="47"/>
       <c r="AF52" s="47"/>
       <c r="AG52" s="47"/>
       <c r="AH52" s="47"/>
       <c r="AI52" s="47"/>
       <c r="AJ52" s="47"/>
       <c r="AK52" s="47"/>
       <c r="AL52" s="47"/>
       <c r="AM52" s="47"/>
       <c r="AN52" s="47"/>
       <c r="AO52" s="47"/>
       <c r="AP52" s="47"/>
       <c r="AQ52" s="47"/>
       <c r="AR52" s="47"/>
       <c r="AS52" s="47"/>
       <c r="AT52" s="47"/>
       <c r="AU52" s="47"/>
       <c r="AV52" s="47"/>
       <c r="AW52" s="47"/>
       <c r="AX52" s="47"/>
       <c r="AY52" s="47"/>
       <c r="AZ52" s="47"/>
     </row>
-    <row r="53" spans="1:52" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:52" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="3"/>
       <c r="B53" s="5"/>
       <c r="C53" s="40"/>
-      <c r="D53" s="114" t="s">
-[...3 lines deleted...]
-      <c r="F53" s="111">
+      <c r="D53" s="115" t="s">
+        <v>32</v>
+      </c>
+      <c r="E53" s="115"/>
+      <c r="F53" s="112">
         <f>+F51*F37</f>
         <v>0</v>
       </c>
-      <c r="G53" s="112"/>
-[...2 lines deleted...]
-      <c r="J53" s="112"/>
+      <c r="G53" s="113"/>
+      <c r="H53" s="113"/>
+      <c r="I53" s="113"/>
+      <c r="J53" s="113"/>
       <c r="K53" s="47"/>
       <c r="L53" s="47"/>
-      <c r="M53" s="113" t="s">
-[...3 lines deleted...]
-      <c r="O53" s="111">
+      <c r="M53" s="114" t="s">
+        <v>15</v>
+      </c>
+      <c r="N53" s="114"/>
+      <c r="O53" s="112">
         <f>+O51*F37</f>
         <v>0</v>
       </c>
-      <c r="P53" s="112"/>
-[...2 lines deleted...]
-      <c r="S53" s="112"/>
+      <c r="P53" s="113"/>
+      <c r="Q53" s="113"/>
+      <c r="R53" s="113"/>
+      <c r="S53" s="113"/>
       <c r="T53" s="6"/>
-      <c r="U53" s="86"/>
+      <c r="U53" s="87"/>
       <c r="V53" s="47"/>
       <c r="W53" s="47"/>
       <c r="X53" s="47"/>
       <c r="Y53" s="47"/>
       <c r="Z53" s="47"/>
       <c r="AA53" s="47"/>
       <c r="AB53" s="47"/>
       <c r="AC53" s="47"/>
       <c r="AD53" s="47"/>
       <c r="AE53" s="47"/>
       <c r="AF53" s="47"/>
       <c r="AG53" s="47"/>
       <c r="AH53" s="47"/>
       <c r="AI53" s="47"/>
       <c r="AJ53" s="47"/>
       <c r="AK53" s="47"/>
       <c r="AL53" s="47"/>
       <c r="AM53" s="47"/>
       <c r="AN53" s="47"/>
       <c r="AO53" s="47"/>
       <c r="AP53" s="47"/>
       <c r="AQ53" s="47"/>
       <c r="AR53" s="47"/>
       <c r="AS53" s="47"/>
       <c r="AT53" s="47"/>
       <c r="AU53" s="47"/>
       <c r="AV53" s="47"/>
       <c r="AW53" s="47"/>
       <c r="AX53" s="47"/>
       <c r="AY53" s="47"/>
       <c r="AZ53" s="47"/>
     </row>
-    <row r="54" spans="1:52" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:52" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="3"/>
       <c r="B54" s="5"/>
       <c r="C54" s="40"/>
-      <c r="D54" s="155" t="s">
-[...16 lines deleted...]
-      <c r="S54" s="155"/>
+      <c r="D54" s="156" t="s">
+        <v>33</v>
+      </c>
+      <c r="E54" s="156"/>
+      <c r="F54" s="156"/>
+      <c r="G54" s="156"/>
+      <c r="H54" s="156"/>
+      <c r="I54" s="156"/>
+      <c r="J54" s="156"/>
+      <c r="K54" s="156"/>
+      <c r="L54" s="156"/>
+      <c r="M54" s="156"/>
+      <c r="N54" s="156"/>
+      <c r="O54" s="156"/>
+      <c r="P54" s="156"/>
+      <c r="Q54" s="156"/>
+      <c r="R54" s="156"/>
+      <c r="S54" s="156"/>
       <c r="T54" s="6"/>
-      <c r="U54" s="86"/>
+      <c r="U54" s="87"/>
       <c r="V54" s="47"/>
       <c r="W54" s="47"/>
       <c r="X54" s="47"/>
       <c r="Y54" s="47"/>
       <c r="Z54" s="47"/>
       <c r="AA54" s="47"/>
       <c r="AB54" s="47"/>
       <c r="AC54" s="47"/>
       <c r="AD54" s="47"/>
       <c r="AE54" s="47"/>
       <c r="AF54" s="47"/>
       <c r="AG54" s="47"/>
       <c r="AH54" s="47"/>
       <c r="AI54" s="47"/>
       <c r="AJ54" s="47"/>
       <c r="AK54" s="47"/>
       <c r="AL54" s="47"/>
       <c r="AM54" s="47"/>
       <c r="AN54" s="47"/>
       <c r="AO54" s="47"/>
       <c r="AP54" s="47"/>
       <c r="AQ54" s="47"/>
       <c r="AR54" s="47"/>
       <c r="AS54" s="47"/>
       <c r="AT54" s="47"/>
       <c r="AU54" s="47"/>
       <c r="AV54" s="47"/>
       <c r="AW54" s="47"/>
       <c r="AX54" s="47"/>
       <c r="AY54" s="47"/>
       <c r="AZ54" s="47"/>
     </row>
-    <row r="55" spans="1:52" ht="10.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:52" ht="10.199999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="3"/>
       <c r="B55" s="10"/>
       <c r="C55" s="23"/>
       <c r="D55" s="39"/>
-      <c r="E55" s="118"/>
-      <c r="F55" s="118"/>
+      <c r="E55" s="119"/>
+      <c r="F55" s="119"/>
       <c r="G55" s="39"/>
       <c r="H55" s="11"/>
       <c r="I55" s="11"/>
       <c r="J55" s="11"/>
       <c r="K55" s="11"/>
-      <c r="L55" s="94"/>
-      <c r="M55" s="94"/>
+      <c r="L55" s="95"/>
+      <c r="M55" s="95"/>
       <c r="N55" s="11"/>
       <c r="O55" s="11"/>
       <c r="P55" s="11"/>
       <c r="Q55" s="11"/>
       <c r="R55" s="11"/>
       <c r="S55" s="11"/>
       <c r="T55" s="12"/>
-      <c r="U55" s="86"/>
+      <c r="U55" s="87"/>
       <c r="V55" s="47"/>
       <c r="W55" s="47"/>
       <c r="X55" s="47"/>
       <c r="Y55" s="47"/>
       <c r="Z55" s="47"/>
       <c r="AA55" s="47"/>
       <c r="AB55" s="47"/>
       <c r="AC55" s="47"/>
       <c r="AD55" s="47"/>
       <c r="AE55" s="47"/>
       <c r="AF55" s="47"/>
       <c r="AG55" s="47"/>
       <c r="AH55" s="47"/>
       <c r="AI55" s="47"/>
       <c r="AJ55" s="47"/>
       <c r="AK55" s="47"/>
       <c r="AL55" s="47"/>
       <c r="AM55" s="47"/>
       <c r="AN55" s="47"/>
       <c r="AO55" s="47"/>
       <c r="AP55" s="47"/>
       <c r="AQ55" s="47"/>
       <c r="AR55" s="47"/>
       <c r="AS55" s="47"/>
       <c r="AT55" s="47"/>
       <c r="AU55" s="47"/>
       <c r="AV55" s="47"/>
       <c r="AW55" s="47"/>
       <c r="AX55" s="47"/>
       <c r="AY55" s="47"/>
       <c r="AZ55" s="47"/>
     </row>
-    <row r="56" spans="1:52" ht="8.4499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:52" ht="8.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="3"/>
       <c r="B56" s="76"/>
       <c r="C56" s="31"/>
       <c r="D56" s="22"/>
       <c r="E56" s="83"/>
       <c r="F56" s="83"/>
       <c r="G56" s="22"/>
       <c r="H56" s="76"/>
       <c r="I56" s="76"/>
       <c r="J56" s="76"/>
       <c r="K56" s="76"/>
       <c r="L56" s="47"/>
       <c r="M56" s="47"/>
       <c r="N56" s="76"/>
       <c r="O56" s="76"/>
       <c r="P56" s="76"/>
       <c r="Q56" s="76"/>
       <c r="R56" s="76"/>
       <c r="S56" s="76"/>
       <c r="T56" s="76"/>
-      <c r="U56" s="86"/>
+      <c r="U56" s="87"/>
       <c r="V56" s="47"/>
       <c r="W56" s="47"/>
       <c r="X56" s="47"/>
       <c r="Y56" s="47"/>
       <c r="Z56" s="47"/>
       <c r="AA56" s="47"/>
       <c r="AB56" s="47"/>
       <c r="AC56" s="47"/>
       <c r="AD56" s="47"/>
       <c r="AE56" s="47"/>
       <c r="AF56" s="47"/>
       <c r="AG56" s="47"/>
       <c r="AH56" s="47"/>
       <c r="AI56" s="47"/>
       <c r="AJ56" s="47"/>
       <c r="AK56" s="47"/>
       <c r="AL56" s="47"/>
       <c r="AM56" s="47"/>
       <c r="AN56" s="47"/>
       <c r="AO56" s="47"/>
       <c r="AP56" s="47"/>
       <c r="AQ56" s="47"/>
       <c r="AR56" s="47"/>
       <c r="AS56" s="47"/>
       <c r="AT56" s="47"/>
       <c r="AU56" s="47"/>
       <c r="AV56" s="47"/>
       <c r="AW56" s="47"/>
       <c r="AX56" s="47"/>
       <c r="AY56" s="47"/>
       <c r="AZ56" s="47"/>
     </row>
-    <row r="57" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="13"/>
-      <c r="B57" s="116" t="str">
-[...10 lines deleted...]
-      <c r="J57" s="116"/>
+      <c r="B57" s="117" t="s">
+        <v>50</v>
+      </c>
+      <c r="C57" s="117"/>
+      <c r="D57" s="117"/>
+      <c r="E57" s="117"/>
+      <c r="F57" s="117"/>
+      <c r="G57" s="117"/>
+      <c r="H57" s="117"/>
+      <c r="I57" s="117"/>
+      <c r="J57" s="117"/>
       <c r="K57" s="15"/>
-      <c r="L57" s="124" t="s">
-[...9 lines deleted...]
-      <c r="T57" s="105"/>
+      <c r="L57" s="125" t="s">
+        <v>34</v>
+      </c>
+      <c r="M57" s="106"/>
+      <c r="N57" s="106"/>
+      <c r="O57" s="106"/>
+      <c r="P57" s="106"/>
+      <c r="Q57" s="106"/>
+      <c r="R57" s="106"/>
+      <c r="S57" s="106"/>
+      <c r="T57" s="106"/>
       <c r="U57" s="14"/>
       <c r="V57" s="47"/>
       <c r="W57" s="47"/>
       <c r="X57" s="47"/>
       <c r="Y57" s="47"/>
       <c r="Z57" s="47"/>
       <c r="AA57" s="47"/>
       <c r="AB57" s="47"/>
       <c r="AC57" s="47"/>
       <c r="AD57" s="47"/>
       <c r="AE57" s="47"/>
       <c r="AF57" s="47"/>
       <c r="AG57" s="47"/>
       <c r="AH57" s="47"/>
       <c r="AI57" s="47"/>
       <c r="AJ57" s="47"/>
       <c r="AK57" s="47"/>
       <c r="AL57" s="47"/>
       <c r="AM57" s="47"/>
       <c r="AN57" s="47"/>
       <c r="AO57" s="47"/>
       <c r="AP57" s="47"/>
       <c r="AQ57" s="47"/>
       <c r="AR57" s="47"/>
       <c r="AS57" s="47"/>
       <c r="AT57" s="47"/>
       <c r="AU57" s="47"/>
       <c r="AV57" s="47"/>
       <c r="AW57" s="47"/>
       <c r="AX57" s="47"/>
       <c r="AY57" s="47"/>
       <c r="AZ57" s="47"/>
     </row>
-    <row r="58" spans="1:52" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:52" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="13"/>
-      <c r="B58" s="116"/>
-[...7 lines deleted...]
-      <c r="J58" s="116"/>
+      <c r="B58" s="117"/>
+      <c r="C58" s="117"/>
+      <c r="D58" s="117"/>
+      <c r="E58" s="117"/>
+      <c r="F58" s="117"/>
+      <c r="G58" s="117"/>
+      <c r="H58" s="117"/>
+      <c r="I58" s="117"/>
+      <c r="J58" s="117"/>
       <c r="K58" s="15"/>
-      <c r="L58" s="105"/>
-[...7 lines deleted...]
-      <c r="T58" s="105"/>
+      <c r="L58" s="106"/>
+      <c r="M58" s="106"/>
+      <c r="N58" s="106"/>
+      <c r="O58" s="106"/>
+      <c r="P58" s="106"/>
+      <c r="Q58" s="106"/>
+      <c r="R58" s="106"/>
+      <c r="S58" s="106"/>
+      <c r="T58" s="106"/>
       <c r="U58" s="14"/>
       <c r="V58" s="47"/>
       <c r="W58" s="47"/>
       <c r="X58" s="47"/>
       <c r="Y58" s="47"/>
       <c r="Z58" s="47"/>
       <c r="AA58" s="47"/>
       <c r="AB58" s="47"/>
       <c r="AC58" s="47"/>
       <c r="AD58" s="47"/>
       <c r="AE58" s="47"/>
       <c r="AF58" s="47"/>
       <c r="AG58" s="47"/>
       <c r="AH58" s="47"/>
       <c r="AI58" s="47"/>
       <c r="AJ58" s="47"/>
       <c r="AK58" s="47"/>
       <c r="AL58" s="47"/>
       <c r="AM58" s="47"/>
       <c r="AN58" s="47"/>
       <c r="AO58" s="47"/>
       <c r="AP58" s="47"/>
       <c r="AQ58" s="47"/>
       <c r="AR58" s="47"/>
       <c r="AS58" s="47"/>
       <c r="AT58" s="47"/>
       <c r="AU58" s="47"/>
       <c r="AV58" s="47"/>
       <c r="AW58" s="47"/>
       <c r="AX58" s="47"/>
       <c r="AY58" s="47"/>
       <c r="AZ58" s="47"/>
     </row>
-    <row r="59" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="13"/>
-      <c r="B59" s="110" t="s">
-[...9 lines deleted...]
-      <c r="J59" s="110"/>
+      <c r="B59" s="111" t="s">
+        <v>35</v>
+      </c>
+      <c r="C59" s="111"/>
+      <c r="D59" s="111"/>
+      <c r="E59" s="111"/>
+      <c r="F59" s="111"/>
+      <c r="G59" s="111"/>
+      <c r="H59" s="111"/>
+      <c r="I59" s="111"/>
+      <c r="J59" s="111"/>
       <c r="K59" s="15"/>
       <c r="L59" s="1"/>
       <c r="M59" s="1"/>
       <c r="N59" s="1"/>
       <c r="O59" s="1"/>
       <c r="P59" s="1"/>
       <c r="Q59" s="1"/>
       <c r="R59" s="1"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="14"/>
       <c r="V59" s="47"/>
       <c r="W59" s="47"/>
       <c r="X59" s="47"/>
       <c r="Y59" s="47"/>
       <c r="Z59" s="47"/>
       <c r="AA59" s="47"/>
       <c r="AB59" s="47"/>
       <c r="AC59" s="47"/>
       <c r="AD59" s="47"/>
       <c r="AE59" s="47"/>
       <c r="AF59" s="47"/>
       <c r="AG59" s="47"/>
       <c r="AH59" s="47"/>
       <c r="AI59" s="47"/>
       <c r="AJ59" s="47"/>
       <c r="AK59" s="47"/>
       <c r="AL59" s="47"/>
       <c r="AM59" s="47"/>
       <c r="AN59" s="47"/>
       <c r="AO59" s="47"/>
       <c r="AP59" s="47"/>
       <c r="AQ59" s="47"/>
       <c r="AR59" s="47"/>
       <c r="AS59" s="47"/>
       <c r="AT59" s="47"/>
       <c r="AU59" s="47"/>
       <c r="AV59" s="47"/>
       <c r="AW59" s="47"/>
       <c r="AX59" s="47"/>
       <c r="AY59" s="47"/>
       <c r="AZ59" s="47"/>
     </row>
-    <row r="60" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="13"/>
-      <c r="B60" s="110"/>
-[...7 lines deleted...]
-      <c r="J60" s="110"/>
+      <c r="B60" s="111"/>
+      <c r="C60" s="111"/>
+      <c r="D60" s="111"/>
+      <c r="E60" s="111"/>
+      <c r="F60" s="111"/>
+      <c r="G60" s="111"/>
+      <c r="H60" s="111"/>
+      <c r="I60" s="111"/>
+      <c r="J60" s="111"/>
       <c r="K60" s="15"/>
       <c r="L60" s="64"/>
       <c r="M60" s="64"/>
       <c r="N60" s="64"/>
       <c r="O60" s="64"/>
       <c r="P60" s="64"/>
       <c r="Q60" s="64"/>
       <c r="R60" s="64"/>
       <c r="S60" s="64"/>
       <c r="T60" s="64"/>
       <c r="U60" s="14"/>
       <c r="V60" s="65"/>
       <c r="W60" s="65"/>
       <c r="X60" s="65"/>
       <c r="Y60" s="65"/>
       <c r="Z60" s="65"/>
       <c r="AA60" s="65"/>
       <c r="AB60" s="65"/>
       <c r="AC60" s="65"/>
       <c r="AD60" s="65"/>
       <c r="AE60" s="65"/>
       <c r="AF60" s="65"/>
       <c r="AG60" s="65"/>
       <c r="AH60" s="65"/>
       <c r="AI60" s="65"/>
       <c r="AJ60" s="65"/>
       <c r="AK60" s="65"/>
       <c r="AL60" s="65"/>
       <c r="AM60" s="65"/>
       <c r="AN60" s="65"/>
       <c r="AO60" s="65"/>
       <c r="AP60" s="65"/>
       <c r="AQ60" s="65"/>
       <c r="AR60" s="65"/>
       <c r="AS60" s="65"/>
       <c r="AT60" s="65"/>
       <c r="AU60" s="65"/>
       <c r="AV60" s="65"/>
       <c r="AW60" s="65"/>
       <c r="AX60" s="65"/>
       <c r="AY60" s="66"/>
       <c r="AZ60" s="66"/>
     </row>
-    <row r="61" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="13"/>
-      <c r="B61" s="110"/>
-[...7 lines deleted...]
-      <c r="J61" s="110"/>
+      <c r="B61" s="111"/>
+      <c r="C61" s="111"/>
+      <c r="D61" s="111"/>
+      <c r="E61" s="111"/>
+      <c r="F61" s="111"/>
+      <c r="G61" s="111"/>
+      <c r="H61" s="111"/>
+      <c r="I61" s="111"/>
+      <c r="J61" s="111"/>
       <c r="K61" s="1"/>
-      <c r="L61" s="128" t="s">
-[...10 lines deleted...]
-      <c r="U61" s="129"/>
+      <c r="L61" s="129" t="s">
+        <v>40</v>
+      </c>
+      <c r="M61" s="129"/>
+      <c r="N61" s="129"/>
+      <c r="O61" s="129"/>
+      <c r="P61" s="129"/>
+      <c r="Q61" s="129"/>
+      <c r="R61" s="129"/>
+      <c r="S61" s="129"/>
+      <c r="T61" s="129"/>
+      <c r="U61" s="130"/>
       <c r="V61" s="47"/>
       <c r="W61" s="47"/>
       <c r="X61" s="47"/>
       <c r="Y61" s="47"/>
       <c r="Z61" s="47"/>
       <c r="AA61" s="47"/>
       <c r="AB61" s="47"/>
       <c r="AC61" s="47"/>
       <c r="AD61" s="47"/>
       <c r="AE61" s="68"/>
       <c r="AF61" s="68"/>
       <c r="AG61" s="68"/>
       <c r="AH61" s="68"/>
       <c r="AI61" s="68"/>
       <c r="AJ61" s="68"/>
       <c r="AK61" s="68"/>
       <c r="AL61" s="68"/>
       <c r="AM61" s="68"/>
       <c r="AN61" s="68"/>
       <c r="AO61" s="68"/>
       <c r="AP61" s="68"/>
       <c r="AQ61" s="68"/>
       <c r="AR61" s="68"/>
       <c r="AS61" s="68"/>
       <c r="AT61" s="68"/>
       <c r="AU61" s="68"/>
       <c r="AV61" s="68"/>
       <c r="AW61" s="68"/>
       <c r="AX61" s="68"/>
       <c r="AY61" s="66"/>
       <c r="AZ61" s="66"/>
     </row>
-    <row r="62" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="13"/>
-      <c r="B62" s="110"/>
-[...7 lines deleted...]
-      <c r="J62" s="110"/>
+      <c r="B62" s="111"/>
+      <c r="C62" s="111"/>
+      <c r="D62" s="111"/>
+      <c r="E62" s="111"/>
+      <c r="F62" s="111"/>
+      <c r="G62" s="111"/>
+      <c r="H62" s="111"/>
+      <c r="I62" s="111"/>
+      <c r="J62" s="111"/>
       <c r="K62" s="52"/>
-      <c r="L62" s="128"/>
-[...8 lines deleted...]
-      <c r="U62" s="129"/>
+      <c r="L62" s="129"/>
+      <c r="M62" s="129"/>
+      <c r="N62" s="129"/>
+      <c r="O62" s="129"/>
+      <c r="P62" s="129"/>
+      <c r="Q62" s="129"/>
+      <c r="R62" s="129"/>
+      <c r="S62" s="129"/>
+      <c r="T62" s="129"/>
+      <c r="U62" s="130"/>
       <c r="V62" s="47"/>
       <c r="W62" s="47"/>
       <c r="X62" s="47"/>
       <c r="Y62" s="47"/>
       <c r="Z62" s="47"/>
       <c r="AA62" s="47"/>
       <c r="AB62" s="47"/>
       <c r="AC62" s="47"/>
       <c r="AD62" s="47"/>
       <c r="AE62" s="47"/>
       <c r="AF62" s="69"/>
       <c r="AG62" s="69"/>
       <c r="AH62" s="69"/>
       <c r="AI62" s="69"/>
       <c r="AJ62" s="69"/>
       <c r="AK62" s="69"/>
       <c r="AL62" s="69"/>
       <c r="AM62" s="69"/>
       <c r="AN62" s="69"/>
       <c r="AO62" s="69"/>
       <c r="AP62" s="69"/>
       <c r="AQ62" s="69"/>
       <c r="AR62" s="69"/>
       <c r="AS62" s="69"/>
       <c r="AT62" s="69"/>
       <c r="AU62" s="69"/>
       <c r="AV62" s="69"/>
       <c r="AW62" s="69"/>
       <c r="AX62" s="69"/>
       <c r="AY62" s="69"/>
       <c r="AZ62" s="69"/>
     </row>
-    <row r="63" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="13"/>
-      <c r="B63" s="109" t="s">
-[...9 lines deleted...]
-      <c r="J63" s="109"/>
+      <c r="B63" s="110" t="s">
+        <v>44</v>
+      </c>
+      <c r="C63" s="110"/>
+      <c r="D63" s="110"/>
+      <c r="E63" s="110"/>
+      <c r="F63" s="110"/>
+      <c r="G63" s="110"/>
+      <c r="H63" s="110"/>
+      <c r="I63" s="110"/>
+      <c r="J63" s="110"/>
       <c r="K63" s="52"/>
-      <c r="L63" s="128"/>
-[...8 lines deleted...]
-      <c r="U63" s="129"/>
+      <c r="L63" s="129"/>
+      <c r="M63" s="129"/>
+      <c r="N63" s="129"/>
+      <c r="O63" s="129"/>
+      <c r="P63" s="129"/>
+      <c r="Q63" s="129"/>
+      <c r="R63" s="129"/>
+      <c r="S63" s="129"/>
+      <c r="T63" s="129"/>
+      <c r="U63" s="130"/>
       <c r="V63" s="47"/>
       <c r="W63" s="47"/>
       <c r="X63" s="47"/>
       <c r="Y63" s="47"/>
       <c r="Z63" s="47"/>
       <c r="AA63" s="47"/>
       <c r="AB63" s="47"/>
       <c r="AC63" s="47"/>
       <c r="AD63" s="47"/>
       <c r="AE63" s="47"/>
       <c r="AF63" s="69"/>
       <c r="AG63" s="69"/>
       <c r="AH63" s="69"/>
       <c r="AI63" s="69"/>
       <c r="AJ63" s="69"/>
       <c r="AK63" s="69"/>
       <c r="AL63" s="69"/>
       <c r="AM63" s="69"/>
       <c r="AN63" s="69"/>
       <c r="AO63" s="69"/>
       <c r="AP63" s="69"/>
       <c r="AQ63" s="69"/>
       <c r="AR63" s="69"/>
       <c r="AS63" s="69"/>
       <c r="AT63" s="69"/>
       <c r="AU63" s="69"/>
       <c r="AV63" s="69"/>
       <c r="AW63" s="69"/>
       <c r="AX63" s="69"/>
       <c r="AY63" s="69"/>
       <c r="AZ63" s="69"/>
     </row>
-    <row r="64" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="13"/>
-      <c r="B64" s="109"/>
-[...7 lines deleted...]
-      <c r="J64" s="109"/>
+      <c r="B64" s="110"/>
+      <c r="C64" s="110"/>
+      <c r="D64" s="110"/>
+      <c r="E64" s="110"/>
+      <c r="F64" s="110"/>
+      <c r="G64" s="110"/>
+      <c r="H64" s="110"/>
+      <c r="I64" s="110"/>
+      <c r="J64" s="110"/>
       <c r="K64" s="52"/>
-      <c r="L64" s="128"/>
-[...8 lines deleted...]
-      <c r="U64" s="129"/>
+      <c r="L64" s="129"/>
+      <c r="M64" s="129"/>
+      <c r="N64" s="129"/>
+      <c r="O64" s="129"/>
+      <c r="P64" s="129"/>
+      <c r="Q64" s="129"/>
+      <c r="R64" s="129"/>
+      <c r="S64" s="129"/>
+      <c r="T64" s="129"/>
+      <c r="U64" s="130"/>
       <c r="V64" s="69"/>
       <c r="W64" s="47"/>
       <c r="X64" s="47"/>
       <c r="Y64" s="47"/>
       <c r="Z64" s="47"/>
       <c r="AA64" s="47"/>
       <c r="AB64" s="47"/>
       <c r="AC64" s="47"/>
       <c r="AD64" s="47"/>
       <c r="AE64" s="47"/>
       <c r="AF64" s="69"/>
       <c r="AG64" s="69"/>
       <c r="AH64" s="69"/>
       <c r="AI64" s="69"/>
       <c r="AJ64" s="69"/>
       <c r="AK64" s="69"/>
       <c r="AL64" s="69"/>
       <c r="AM64" s="69"/>
       <c r="AN64" s="69"/>
       <c r="AO64" s="69"/>
       <c r="AP64" s="69"/>
       <c r="AQ64" s="69"/>
       <c r="AR64" s="69"/>
       <c r="AS64" s="69"/>
       <c r="AT64" s="69"/>
       <c r="AU64" s="69"/>
       <c r="AV64" s="69"/>
       <c r="AW64" s="69"/>
       <c r="AX64" s="69"/>
       <c r="AY64" s="69"/>
       <c r="AZ64" s="69"/>
     </row>
-    <row r="65" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="13"/>
-      <c r="B65" s="109"/>
-[...7 lines deleted...]
-      <c r="J65" s="109"/>
+      <c r="B65" s="110"/>
+      <c r="C65" s="110"/>
+      <c r="D65" s="110"/>
+      <c r="E65" s="110"/>
+      <c r="F65" s="110"/>
+      <c r="G65" s="110"/>
+      <c r="H65" s="110"/>
+      <c r="I65" s="110"/>
+      <c r="J65" s="110"/>
       <c r="K65" s="52"/>
-      <c r="L65" s="128"/>
-[...8 lines deleted...]
-      <c r="U65" s="129"/>
+      <c r="L65" s="129"/>
+      <c r="M65" s="129"/>
+      <c r="N65" s="129"/>
+      <c r="O65" s="129"/>
+      <c r="P65" s="129"/>
+      <c r="Q65" s="129"/>
+      <c r="R65" s="129"/>
+      <c r="S65" s="129"/>
+      <c r="T65" s="129"/>
+      <c r="U65" s="130"/>
       <c r="V65" s="69"/>
       <c r="W65" s="47"/>
       <c r="X65" s="47"/>
       <c r="Y65" s="47"/>
       <c r="Z65" s="47"/>
       <c r="AA65" s="47"/>
       <c r="AB65" s="47"/>
       <c r="AC65" s="47"/>
       <c r="AD65" s="47"/>
       <c r="AE65" s="47"/>
       <c r="AF65" s="69"/>
       <c r="AG65" s="69"/>
       <c r="AH65" s="69"/>
       <c r="AI65" s="69"/>
       <c r="AJ65" s="69"/>
       <c r="AK65" s="69"/>
       <c r="AL65" s="69"/>
       <c r="AM65" s="69"/>
       <c r="AN65" s="69"/>
       <c r="AO65" s="69"/>
       <c r="AP65" s="69"/>
       <c r="AQ65" s="69"/>
       <c r="AR65" s="69"/>
       <c r="AS65" s="69"/>
       <c r="AT65" s="69"/>
       <c r="AU65" s="69"/>
       <c r="AV65" s="69"/>
       <c r="AW65" s="69"/>
       <c r="AX65" s="69"/>
       <c r="AY65" s="69"/>
       <c r="AZ65" s="69"/>
     </row>
-    <row r="66" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A66" s="13"/>
-      <c r="B66" s="109"/>
-[...7 lines deleted...]
-      <c r="J66" s="109"/>
+      <c r="B66" s="110"/>
+      <c r="C66" s="110"/>
+      <c r="D66" s="110"/>
+      <c r="E66" s="110"/>
+      <c r="F66" s="110"/>
+      <c r="G66" s="110"/>
+      <c r="H66" s="110"/>
+      <c r="I66" s="110"/>
+      <c r="J66" s="110"/>
       <c r="K66" s="52"/>
-      <c r="L66" s="128"/>
-[...8 lines deleted...]
-      <c r="U66" s="129"/>
+      <c r="L66" s="129"/>
+      <c r="M66" s="129"/>
+      <c r="N66" s="129"/>
+      <c r="O66" s="129"/>
+      <c r="P66" s="129"/>
+      <c r="Q66" s="129"/>
+      <c r="R66" s="129"/>
+      <c r="S66" s="129"/>
+      <c r="T66" s="129"/>
+      <c r="U66" s="130"/>
       <c r="V66" s="65"/>
       <c r="W66" s="47"/>
       <c r="X66" s="47"/>
       <c r="Y66" s="47"/>
       <c r="Z66" s="47"/>
       <c r="AA66" s="47"/>
       <c r="AB66" s="47"/>
       <c r="AC66" s="47"/>
       <c r="AD66" s="47"/>
       <c r="AE66" s="47"/>
       <c r="AF66" s="65"/>
       <c r="AG66" s="65"/>
       <c r="AH66" s="65"/>
       <c r="AI66" s="65"/>
       <c r="AJ66" s="65"/>
       <c r="AK66" s="65"/>
       <c r="AL66" s="65"/>
       <c r="AM66" s="65"/>
       <c r="AN66" s="65"/>
       <c r="AO66" s="65"/>
       <c r="AP66" s="65"/>
       <c r="AQ66" s="65"/>
       <c r="AR66" s="65"/>
       <c r="AS66" s="65"/>
       <c r="AT66" s="65"/>
       <c r="AU66" s="65"/>
       <c r="AV66" s="65"/>
       <c r="AW66" s="65"/>
       <c r="AX66" s="65"/>
       <c r="AY66" s="65"/>
       <c r="AZ66" s="65"/>
     </row>
-    <row r="67" spans="1:52" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:52" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="13"/>
-      <c r="B67" s="101"/>
-[...7 lines deleted...]
-      <c r="J67" s="102"/>
+      <c r="B67" s="102"/>
+      <c r="C67" s="103"/>
+      <c r="D67" s="103"/>
+      <c r="E67" s="103"/>
+      <c r="F67" s="103"/>
+      <c r="G67" s="103"/>
+      <c r="H67" s="103"/>
+      <c r="I67" s="103"/>
+      <c r="J67" s="103"/>
       <c r="K67" s="52"/>
-      <c r="L67" s="128"/>
-[...8 lines deleted...]
-      <c r="U67" s="129"/>
+      <c r="L67" s="129"/>
+      <c r="M67" s="129"/>
+      <c r="N67" s="129"/>
+      <c r="O67" s="129"/>
+      <c r="P67" s="129"/>
+      <c r="Q67" s="129"/>
+      <c r="R67" s="129"/>
+      <c r="S67" s="129"/>
+      <c r="T67" s="129"/>
+      <c r="U67" s="130"/>
       <c r="V67" s="65"/>
       <c r="W67" s="47"/>
       <c r="X67" s="47"/>
       <c r="Y67" s="47"/>
       <c r="Z67" s="47"/>
       <c r="AA67" s="47"/>
       <c r="AB67" s="47"/>
       <c r="AC67" s="47"/>
       <c r="AD67" s="47"/>
       <c r="AE67" s="47"/>
       <c r="AF67" s="65"/>
       <c r="AG67" s="65"/>
       <c r="AH67" s="65"/>
       <c r="AI67" s="65"/>
       <c r="AJ67" s="65"/>
       <c r="AK67" s="65"/>
       <c r="AL67" s="65"/>
       <c r="AM67" s="65"/>
       <c r="AN67" s="65"/>
       <c r="AO67" s="65"/>
       <c r="AP67" s="65"/>
       <c r="AQ67" s="65"/>
       <c r="AR67" s="65"/>
       <c r="AS67" s="65"/>
       <c r="AT67" s="65"/>
       <c r="AU67" s="65"/>
       <c r="AV67" s="65"/>
       <c r="AW67" s="65"/>
       <c r="AX67" s="65"/>
       <c r="AY67" s="65"/>
       <c r="AZ67" s="65"/>
     </row>
-    <row r="68" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="13"/>
-      <c r="B68" s="109" t="s">
-[...9 lines deleted...]
-      <c r="J68" s="109"/>
+      <c r="B68" s="110" t="s">
+        <v>45</v>
+      </c>
+      <c r="C68" s="110"/>
+      <c r="D68" s="110"/>
+      <c r="E68" s="110"/>
+      <c r="F68" s="110"/>
+      <c r="G68" s="110"/>
+      <c r="H68" s="110"/>
+      <c r="I68" s="110"/>
+      <c r="J68" s="110"/>
       <c r="K68" s="52"/>
       <c r="L68" s="67"/>
       <c r="M68" s="64"/>
       <c r="N68" s="64"/>
       <c r="O68" s="64"/>
       <c r="P68" s="64"/>
       <c r="Q68" s="64"/>
       <c r="R68" s="64"/>
       <c r="S68" s="64"/>
       <c r="T68" s="64"/>
       <c r="U68" s="71"/>
       <c r="V68" s="69"/>
       <c r="W68" s="69"/>
       <c r="X68" s="69"/>
       <c r="Y68" s="69"/>
       <c r="Z68" s="69"/>
       <c r="AA68" s="69"/>
       <c r="AB68" s="69"/>
       <c r="AC68" s="69"/>
       <c r="AD68" s="69"/>
       <c r="AE68" s="69"/>
       <c r="AF68" s="69"/>
       <c r="AG68" s="69"/>
       <c r="AH68" s="69"/>
       <c r="AI68" s="69"/>
       <c r="AJ68" s="69"/>
       <c r="AK68" s="69"/>
       <c r="AL68" s="69"/>
       <c r="AM68" s="69"/>
       <c r="AN68" s="69"/>
       <c r="AO68" s="69"/>
       <c r="AP68" s="69"/>
       <c r="AQ68" s="69"/>
       <c r="AR68" s="69"/>
       <c r="AS68" s="69"/>
       <c r="AT68" s="69"/>
       <c r="AU68" s="69"/>
       <c r="AV68" s="69"/>
       <c r="AW68" s="69"/>
       <c r="AX68" s="69"/>
       <c r="AY68" s="69"/>
       <c r="AZ68" s="69"/>
     </row>
-    <row r="69" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="13"/>
-      <c r="B69" s="109"/>
-[...7 lines deleted...]
-      <c r="J69" s="109"/>
+      <c r="B69" s="110"/>
+      <c r="C69" s="110"/>
+      <c r="D69" s="110"/>
+      <c r="E69" s="110"/>
+      <c r="F69" s="110"/>
+      <c r="G69" s="110"/>
+      <c r="H69" s="110"/>
+      <c r="I69" s="110"/>
+      <c r="J69" s="110"/>
       <c r="K69" s="52"/>
       <c r="L69" s="67"/>
-      <c r="M69" s="95"/>
-[...6 lines deleted...]
-      <c r="T69" s="95"/>
+      <c r="M69" s="96"/>
+      <c r="N69" s="96"/>
+      <c r="O69" s="96"/>
+      <c r="P69" s="96"/>
+      <c r="Q69" s="96"/>
+      <c r="R69" s="96"/>
+      <c r="S69" s="96"/>
+      <c r="T69" s="96"/>
       <c r="U69" s="14"/>
       <c r="V69" s="69"/>
       <c r="W69" s="69"/>
       <c r="X69" s="69"/>
       <c r="Y69" s="69"/>
       <c r="Z69" s="69"/>
       <c r="AA69" s="69"/>
       <c r="AB69" s="69"/>
       <c r="AC69" s="69"/>
       <c r="AD69" s="69"/>
       <c r="AE69" s="69"/>
       <c r="AF69" s="69"/>
       <c r="AG69" s="69"/>
       <c r="AH69" s="69"/>
       <c r="AI69" s="69"/>
       <c r="AJ69" s="69"/>
       <c r="AK69" s="69"/>
       <c r="AL69" s="69"/>
       <c r="AM69" s="69"/>
       <c r="AN69" s="69"/>
       <c r="AO69" s="69"/>
       <c r="AP69" s="69"/>
       <c r="AQ69" s="69"/>
       <c r="AR69" s="69"/>
       <c r="AS69" s="69"/>
       <c r="AT69" s="69"/>
       <c r="AU69" s="69"/>
       <c r="AV69" s="69"/>
       <c r="AW69" s="69"/>
       <c r="AX69" s="69"/>
       <c r="AY69" s="69"/>
       <c r="AZ69" s="69"/>
     </row>
-    <row r="70" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="13"/>
-      <c r="B70" s="109"/>
-[...7 lines deleted...]
-      <c r="J70" s="109"/>
+      <c r="B70" s="110"/>
+      <c r="C70" s="110"/>
+      <c r="D70" s="110"/>
+      <c r="E70" s="110"/>
+      <c r="F70" s="110"/>
+      <c r="G70" s="110"/>
+      <c r="H70" s="110"/>
+      <c r="I70" s="110"/>
+      <c r="J70" s="110"/>
       <c r="K70" s="52"/>
       <c r="L70" s="47"/>
       <c r="M70" s="70"/>
       <c r="N70" s="70"/>
       <c r="O70" s="70"/>
       <c r="P70" s="70"/>
       <c r="Q70" s="70"/>
       <c r="R70" s="70"/>
       <c r="S70" s="70"/>
       <c r="T70" s="70"/>
       <c r="U70" s="14"/>
       <c r="V70" s="69"/>
       <c r="W70" s="69"/>
       <c r="X70" s="69"/>
       <c r="Y70" s="69"/>
       <c r="Z70" s="69"/>
       <c r="AA70" s="69"/>
       <c r="AB70" s="69"/>
       <c r="AC70" s="69"/>
       <c r="AD70" s="69"/>
       <c r="AE70" s="69"/>
       <c r="AF70" s="69"/>
       <c r="AG70" s="69"/>
       <c r="AH70" s="69"/>
       <c r="AI70" s="69"/>
       <c r="AJ70" s="69"/>
       <c r="AK70" s="69"/>
       <c r="AL70" s="69"/>
       <c r="AM70" s="69"/>
       <c r="AN70" s="69"/>
       <c r="AO70" s="69"/>
       <c r="AP70" s="69"/>
       <c r="AQ70" s="69"/>
       <c r="AR70" s="69"/>
       <c r="AS70" s="69"/>
       <c r="AT70" s="69"/>
       <c r="AU70" s="69"/>
       <c r="AV70" s="69"/>
       <c r="AW70" s="69"/>
       <c r="AX70" s="69"/>
       <c r="AY70" s="69"/>
       <c r="AZ70" s="69"/>
     </row>
-    <row r="71" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="13"/>
-      <c r="B71" s="109"/>
-[...7 lines deleted...]
-      <c r="J71" s="109"/>
+      <c r="B71" s="110"/>
+      <c r="C71" s="110"/>
+      <c r="D71" s="110"/>
+      <c r="E71" s="110"/>
+      <c r="F71" s="110"/>
+      <c r="G71" s="110"/>
+      <c r="H71" s="110"/>
+      <c r="I71" s="110"/>
+      <c r="J71" s="110"/>
       <c r="K71" s="52"/>
       <c r="L71" s="47"/>
       <c r="M71" s="47"/>
       <c r="N71" s="47"/>
       <c r="O71" s="47"/>
       <c r="P71" s="47"/>
       <c r="Q71" s="47"/>
       <c r="R71" s="47"/>
       <c r="S71" s="47"/>
       <c r="T71" s="47"/>
       <c r="U71" s="14"/>
       <c r="V71" s="68"/>
       <c r="W71" s="68"/>
       <c r="X71" s="68"/>
       <c r="Y71" s="68"/>
       <c r="Z71" s="68"/>
       <c r="AA71" s="68"/>
       <c r="AB71" s="68"/>
       <c r="AC71" s="68"/>
       <c r="AD71" s="68"/>
       <c r="AE71" s="68"/>
       <c r="AF71" s="68"/>
       <c r="AG71" s="68"/>
       <c r="AH71" s="68"/>
       <c r="AI71" s="68"/>
       <c r="AJ71" s="68"/>
       <c r="AK71" s="68"/>
       <c r="AL71" s="68"/>
       <c r="AM71" s="68"/>
       <c r="AN71" s="68"/>
       <c r="AO71" s="68"/>
       <c r="AP71" s="68"/>
       <c r="AQ71" s="68"/>
       <c r="AR71" s="68"/>
       <c r="AS71" s="68"/>
       <c r="AT71" s="68"/>
       <c r="AU71" s="68"/>
       <c r="AV71" s="68"/>
       <c r="AW71" s="68"/>
       <c r="AX71" s="68"/>
       <c r="AY71" s="68"/>
       <c r="AZ71" s="66"/>
     </row>
-    <row r="72" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="13"/>
-      <c r="B72" s="109"/>
-[...7 lines deleted...]
-      <c r="J72" s="109"/>
+      <c r="B72" s="110"/>
+      <c r="C72" s="110"/>
+      <c r="D72" s="110"/>
+      <c r="E72" s="110"/>
+      <c r="F72" s="110"/>
+      <c r="G72" s="110"/>
+      <c r="H72" s="110"/>
+      <c r="I72" s="110"/>
+      <c r="J72" s="110"/>
       <c r="K72" s="52"/>
       <c r="L72" s="47"/>
       <c r="M72" s="47"/>
       <c r="N72" s="47"/>
       <c r="O72" s="47"/>
       <c r="P72" s="47"/>
       <c r="Q72" s="47"/>
       <c r="R72" s="47"/>
       <c r="S72" s="47"/>
       <c r="T72" s="47"/>
       <c r="U72" s="14"/>
       <c r="V72" s="69"/>
       <c r="W72" s="69"/>
       <c r="X72" s="69"/>
       <c r="Y72" s="69"/>
       <c r="Z72" s="69"/>
       <c r="AA72" s="69"/>
       <c r="AB72" s="69"/>
       <c r="AC72" s="69"/>
       <c r="AD72" s="69"/>
       <c r="AE72" s="69"/>
       <c r="AF72" s="69"/>
       <c r="AG72" s="69"/>
       <c r="AH72" s="69"/>
       <c r="AI72" s="69"/>
       <c r="AJ72" s="69"/>
       <c r="AK72" s="69"/>
       <c r="AL72" s="69"/>
       <c r="AM72" s="69"/>
       <c r="AN72" s="69"/>
       <c r="AO72" s="69"/>
       <c r="AP72" s="69"/>
       <c r="AQ72" s="69"/>
       <c r="AR72" s="69"/>
       <c r="AS72" s="69"/>
       <c r="AT72" s="69"/>
       <c r="AU72" s="69"/>
       <c r="AV72" s="69"/>
       <c r="AW72" s="69"/>
       <c r="AX72" s="69"/>
       <c r="AY72" s="69"/>
       <c r="AZ72" s="69"/>
     </row>
-    <row r="73" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="13"/>
-      <c r="B73" s="109"/>
-[...7 lines deleted...]
-      <c r="J73" s="109"/>
+      <c r="B73" s="110"/>
+      <c r="C73" s="110"/>
+      <c r="D73" s="110"/>
+      <c r="E73" s="110"/>
+      <c r="F73" s="110"/>
+      <c r="G73" s="110"/>
+      <c r="H73" s="110"/>
+      <c r="I73" s="110"/>
+      <c r="J73" s="110"/>
       <c r="K73" s="52"/>
-      <c r="L73" s="120"/>
-[...7 lines deleted...]
-      <c r="T73" s="120"/>
+      <c r="L73" s="121"/>
+      <c r="M73" s="121"/>
+      <c r="N73" s="121"/>
+      <c r="O73" s="121"/>
+      <c r="P73" s="121"/>
+      <c r="Q73" s="121"/>
+      <c r="R73" s="121"/>
+      <c r="S73" s="121"/>
+      <c r="T73" s="121"/>
       <c r="U73" s="14"/>
       <c r="V73" s="66"/>
       <c r="W73" s="66"/>
       <c r="X73" s="66"/>
       <c r="Y73" s="66"/>
       <c r="Z73" s="66"/>
       <c r="AA73" s="66"/>
       <c r="AB73" s="66"/>
       <c r="AC73" s="66"/>
       <c r="AD73" s="66"/>
       <c r="AE73" s="66"/>
       <c r="AF73" s="66"/>
       <c r="AG73" s="66"/>
       <c r="AH73" s="66"/>
       <c r="AI73" s="66"/>
       <c r="AJ73" s="66"/>
       <c r="AK73" s="66"/>
       <c r="AL73" s="66"/>
       <c r="AM73" s="66"/>
       <c r="AN73" s="66"/>
       <c r="AO73" s="66"/>
       <c r="AP73" s="66"/>
       <c r="AQ73" s="66"/>
       <c r="AR73" s="66"/>
       <c r="AS73" s="66"/>
       <c r="AT73" s="66"/>
       <c r="AU73" s="66"/>
       <c r="AV73" s="66"/>
       <c r="AW73" s="66"/>
       <c r="AX73" s="66"/>
       <c r="AY73" s="66"/>
       <c r="AZ73" s="69"/>
     </row>
-    <row r="74" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="13"/>
-      <c r="B74" s="109"/>
-[...7 lines deleted...]
-      <c r="J74" s="109"/>
+      <c r="B74" s="110"/>
+      <c r="C74" s="110"/>
+      <c r="D74" s="110"/>
+      <c r="E74" s="110"/>
+      <c r="F74" s="110"/>
+      <c r="G74" s="110"/>
+      <c r="H74" s="110"/>
+      <c r="I74" s="110"/>
+      <c r="J74" s="110"/>
       <c r="K74" s="52"/>
-      <c r="L74" s="121" t="s">
-[...9 lines deleted...]
-      <c r="T74" s="121"/>
+      <c r="L74" s="122" t="s">
+        <v>36</v>
+      </c>
+      <c r="M74" s="122"/>
+      <c r="N74" s="122"/>
+      <c r="O74" s="122"/>
+      <c r="P74" s="122"/>
+      <c r="Q74" s="122"/>
+      <c r="R74" s="122"/>
+      <c r="S74" s="122"/>
+      <c r="T74" s="122"/>
       <c r="U74" s="14"/>
       <c r="V74" s="47"/>
       <c r="W74" s="47"/>
       <c r="X74" s="47"/>
       <c r="Y74" s="47"/>
       <c r="Z74" s="47"/>
       <c r="AA74" s="47"/>
       <c r="AB74" s="47"/>
       <c r="AC74" s="47"/>
       <c r="AD74" s="47"/>
       <c r="AE74" s="47"/>
       <c r="AF74" s="47"/>
       <c r="AG74" s="47"/>
       <c r="AH74" s="47"/>
       <c r="AI74" s="47"/>
       <c r="AJ74" s="47"/>
       <c r="AK74" s="47"/>
       <c r="AL74" s="47"/>
       <c r="AM74" s="47"/>
       <c r="AN74" s="47"/>
       <c r="AO74" s="47"/>
       <c r="AP74" s="47"/>
       <c r="AQ74" s="47"/>
       <c r="AR74" s="47"/>
       <c r="AS74" s="47"/>
       <c r="AT74" s="47"/>
       <c r="AU74" s="47"/>
       <c r="AV74" s="47"/>
       <c r="AW74" s="47"/>
       <c r="AX74" s="47"/>
       <c r="AY74" s="47"/>
       <c r="AZ74" s="47"/>
     </row>
-    <row r="75" spans="1:52" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:52" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="13"/>
       <c r="B75" s="1"/>
       <c r="C75" s="1"/>
       <c r="D75" s="1"/>
       <c r="E75" s="1"/>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
       <c r="I75" s="1"/>
       <c r="J75" s="1"/>
       <c r="K75" s="52"/>
       <c r="L75" s="47"/>
       <c r="M75" s="47"/>
       <c r="N75" s="47"/>
       <c r="O75" s="47"/>
       <c r="P75" s="47"/>
       <c r="Q75" s="47"/>
       <c r="R75" s="47"/>
       <c r="S75" s="47"/>
       <c r="T75" s="47"/>
       <c r="U75" s="14"/>
       <c r="V75" s="47"/>
       <c r="W75" s="47"/>
       <c r="X75" s="47"/>
       <c r="Y75" s="47"/>
@@ -5518,171 +5448,171 @@
       <c r="AE75" s="47"/>
       <c r="AF75" s="47"/>
       <c r="AG75" s="47"/>
       <c r="AH75" s="47"/>
       <c r="AI75" s="47"/>
       <c r="AJ75" s="47"/>
       <c r="AK75" s="47"/>
       <c r="AL75" s="47"/>
       <c r="AM75" s="47"/>
       <c r="AN75" s="47"/>
       <c r="AO75" s="47"/>
       <c r="AP75" s="47"/>
       <c r="AQ75" s="47"/>
       <c r="AR75" s="47"/>
       <c r="AS75" s="47"/>
       <c r="AT75" s="47"/>
       <c r="AU75" s="47"/>
       <c r="AV75" s="47"/>
       <c r="AW75" s="47"/>
       <c r="AX75" s="47"/>
       <c r="AY75" s="47"/>
       <c r="AZ75" s="47"/>
     </row>
     <row r="76" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="13"/>
-      <c r="B76" s="110" t="s">
-[...9 lines deleted...]
-      <c r="J76" s="151"/>
+      <c r="B76" s="111" t="s">
+        <v>51</v>
+      </c>
+      <c r="C76" s="152"/>
+      <c r="D76" s="152"/>
+      <c r="E76" s="152"/>
+      <c r="F76" s="152"/>
+      <c r="G76" s="152"/>
+      <c r="H76" s="152"/>
+      <c r="I76" s="152"/>
+      <c r="J76" s="152"/>
       <c r="K76" s="16"/>
       <c r="L76" s="72"/>
       <c r="M76" s="72"/>
       <c r="N76" s="72"/>
       <c r="O76" s="72"/>
       <c r="P76" s="72"/>
       <c r="Q76" s="72"/>
       <c r="R76" s="72"/>
       <c r="S76" s="72"/>
       <c r="T76" s="72"/>
       <c r="U76" s="14"/>
       <c r="V76" s="47"/>
       <c r="W76" s="47"/>
       <c r="X76" s="47"/>
       <c r="Y76" s="47"/>
       <c r="Z76" s="47"/>
       <c r="AA76" s="47"/>
       <c r="AB76" s="47"/>
       <c r="AC76" s="47"/>
       <c r="AD76" s="47"/>
       <c r="AE76" s="47"/>
       <c r="AF76" s="47"/>
       <c r="AG76" s="47"/>
       <c r="AH76" s="47"/>
       <c r="AI76" s="47"/>
       <c r="AJ76" s="47"/>
       <c r="AK76" s="47"/>
       <c r="AL76" s="47"/>
       <c r="AM76" s="47"/>
       <c r="AN76" s="47"/>
       <c r="AO76" s="47"/>
       <c r="AP76" s="47"/>
       <c r="AQ76" s="47"/>
       <c r="AR76" s="47"/>
       <c r="AS76" s="47"/>
       <c r="AT76" s="47"/>
       <c r="AU76" s="47"/>
       <c r="AV76" s="47"/>
       <c r="AW76" s="47"/>
       <c r="AX76" s="47"/>
       <c r="AY76" s="47"/>
       <c r="AZ76" s="47"/>
     </row>
     <row r="77" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="13"/>
-      <c r="B77" s="151"/>
-[...7 lines deleted...]
-      <c r="J77" s="151"/>
+      <c r="B77" s="152"/>
+      <c r="C77" s="152"/>
+      <c r="D77" s="152"/>
+      <c r="E77" s="152"/>
+      <c r="F77" s="152"/>
+      <c r="G77" s="152"/>
+      <c r="H77" s="152"/>
+      <c r="I77" s="152"/>
+      <c r="J77" s="152"/>
       <c r="K77" s="16"/>
-      <c r="L77" s="152" t="s">
+      <c r="L77" s="153" t="s">
         <v>37</v>
       </c>
-      <c r="M77" s="152"/>
-[...6 lines deleted...]
-      <c r="T77" s="152"/>
+      <c r="M77" s="153"/>
+      <c r="N77" s="153"/>
+      <c r="O77" s="153"/>
+      <c r="P77" s="153"/>
+      <c r="Q77" s="153"/>
+      <c r="R77" s="153"/>
+      <c r="S77" s="153"/>
+      <c r="T77" s="153"/>
       <c r="U77" s="14"/>
       <c r="V77" s="47"/>
       <c r="W77" s="47"/>
       <c r="X77" s="47"/>
       <c r="Y77" s="47"/>
       <c r="Z77" s="47"/>
       <c r="AA77" s="47"/>
       <c r="AB77" s="47"/>
       <c r="AC77" s="47"/>
       <c r="AD77" s="47"/>
       <c r="AE77" s="47"/>
       <c r="AF77" s="47"/>
       <c r="AG77" s="47"/>
       <c r="AH77" s="47"/>
       <c r="AI77" s="47"/>
       <c r="AJ77" s="47"/>
       <c r="AK77" s="47"/>
       <c r="AL77" s="47"/>
       <c r="AM77" s="47"/>
       <c r="AN77" s="47"/>
       <c r="AO77" s="47"/>
       <c r="AP77" s="47"/>
       <c r="AQ77" s="47"/>
       <c r="AR77" s="47"/>
       <c r="AS77" s="47"/>
       <c r="AT77" s="47"/>
       <c r="AU77" s="47"/>
       <c r="AV77" s="47"/>
       <c r="AW77" s="47"/>
       <c r="AX77" s="47"/>
       <c r="AY77" s="47"/>
       <c r="AZ77" s="47"/>
     </row>
     <row r="78" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="13"/>
-      <c r="B78" s="151"/>
-[...7 lines deleted...]
-      <c r="J78" s="151"/>
+      <c r="B78" s="152"/>
+      <c r="C78" s="152"/>
+      <c r="D78" s="152"/>
+      <c r="E78" s="152"/>
+      <c r="F78" s="152"/>
+      <c r="G78" s="152"/>
+      <c r="H78" s="152"/>
+      <c r="I78" s="152"/>
+      <c r="J78" s="152"/>
       <c r="K78" s="16"/>
       <c r="L78" s="47"/>
       <c r="M78" s="47"/>
       <c r="N78" s="47"/>
       <c r="O78" s="47"/>
       <c r="P78" s="47"/>
       <c r="Q78" s="47"/>
       <c r="R78" s="47"/>
       <c r="S78" s="47"/>
       <c r="T78" s="47"/>
       <c r="U78" s="14"/>
       <c r="V78" s="47"/>
       <c r="W78" s="47"/>
       <c r="X78" s="47"/>
       <c r="Y78" s="47"/>
       <c r="Z78" s="47"/>
       <c r="AA78" s="47"/>
       <c r="AB78" s="47"/>
       <c r="AC78" s="47"/>
       <c r="AD78" s="47"/>
       <c r="AE78" s="47"/>
       <c r="AF78" s="47"/>
       <c r="AG78" s="47"/>
       <c r="AH78" s="47"/>
       <c r="AI78" s="47"/>
@@ -5738,638 +5668,636 @@
       <c r="AE79" s="47"/>
       <c r="AF79" s="47"/>
       <c r="AG79" s="47"/>
       <c r="AH79" s="47"/>
       <c r="AI79" s="47"/>
       <c r="AJ79" s="47"/>
       <c r="AK79" s="47"/>
       <c r="AL79" s="47"/>
       <c r="AM79" s="47"/>
       <c r="AN79" s="47"/>
       <c r="AO79" s="47"/>
       <c r="AP79" s="47"/>
       <c r="AQ79" s="47"/>
       <c r="AR79" s="47"/>
       <c r="AS79" s="47"/>
       <c r="AT79" s="47"/>
       <c r="AU79" s="47"/>
       <c r="AV79" s="47"/>
       <c r="AW79" s="47"/>
       <c r="AX79" s="47"/>
       <c r="AY79" s="47"/>
       <c r="AZ79" s="47"/>
     </row>
     <row r="80" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="13"/>
-      <c r="B80" s="120"/>
-[...7 lines deleted...]
-      <c r="J80" s="120"/>
+      <c r="B80" s="121"/>
+      <c r="C80" s="121"/>
+      <c r="D80" s="121"/>
+      <c r="E80" s="121"/>
+      <c r="F80" s="121"/>
+      <c r="G80" s="121"/>
+      <c r="H80" s="121"/>
+      <c r="I80" s="121"/>
+      <c r="J80" s="121"/>
       <c r="K80" s="16"/>
-      <c r="L80" s="154" t="s">
-[...9 lines deleted...]
-      <c r="T80" s="154"/>
+      <c r="L80" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="M80" s="155"/>
+      <c r="N80" s="155"/>
+      <c r="O80" s="155"/>
+      <c r="P80" s="155"/>
+      <c r="Q80" s="155"/>
+      <c r="R80" s="155"/>
+      <c r="S80" s="155"/>
+      <c r="T80" s="155"/>
       <c r="U80" s="14"/>
       <c r="V80" s="47"/>
       <c r="W80" s="47"/>
       <c r="X80" s="47"/>
       <c r="Y80" s="47"/>
       <c r="Z80" s="47"/>
       <c r="AA80" s="47"/>
       <c r="AB80" s="47"/>
       <c r="AC80" s="47"/>
       <c r="AD80" s="47"/>
       <c r="AE80" s="47"/>
       <c r="AF80" s="47"/>
       <c r="AG80" s="47"/>
       <c r="AH80" s="47"/>
       <c r="AI80" s="47"/>
       <c r="AJ80" s="47"/>
       <c r="AK80" s="47"/>
       <c r="AL80" s="47"/>
       <c r="AM80" s="47"/>
       <c r="AN80" s="47"/>
       <c r="AO80" s="47"/>
       <c r="AP80" s="47"/>
       <c r="AQ80" s="47"/>
       <c r="AR80" s="47"/>
       <c r="AS80" s="47"/>
       <c r="AT80" s="47"/>
       <c r="AU80" s="47"/>
       <c r="AV80" s="47"/>
       <c r="AW80" s="47"/>
       <c r="AX80" s="47"/>
       <c r="AY80" s="47"/>
       <c r="AZ80" s="47"/>
     </row>
     <row r="81" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="13"/>
-      <c r="B81" s="121" t="s">
-[...9 lines deleted...]
-      <c r="J81" s="121"/>
+      <c r="B81" s="122" t="s">
+        <v>36</v>
+      </c>
+      <c r="C81" s="122"/>
+      <c r="D81" s="122"/>
+      <c r="E81" s="122"/>
+      <c r="F81" s="122"/>
+      <c r="G81" s="122"/>
+      <c r="H81" s="122"/>
+      <c r="I81" s="122"/>
+      <c r="J81" s="122"/>
       <c r="K81" s="17"/>
-      <c r="L81" s="154"/>
-[...7 lines deleted...]
-      <c r="T81" s="154"/>
+      <c r="L81" s="155"/>
+      <c r="M81" s="155"/>
+      <c r="N81" s="155"/>
+      <c r="O81" s="155"/>
+      <c r="P81" s="155"/>
+      <c r="Q81" s="155"/>
+      <c r="R81" s="155"/>
+      <c r="S81" s="155"/>
+      <c r="T81" s="155"/>
       <c r="U81" s="14"/>
     </row>
     <row r="82" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="13"/>
       <c r="B82" s="53"/>
       <c r="C82" s="53"/>
       <c r="D82" s="53"/>
       <c r="E82" s="53"/>
       <c r="F82" s="53"/>
       <c r="G82" s="53"/>
       <c r="H82" s="53"/>
       <c r="I82" s="53"/>
       <c r="J82" s="53"/>
       <c r="K82" s="17"/>
-      <c r="L82" s="154"/>
-[...7 lines deleted...]
-      <c r="T82" s="154"/>
+      <c r="L82" s="155"/>
+      <c r="M82" s="155"/>
+      <c r="N82" s="155"/>
+      <c r="O82" s="155"/>
+      <c r="P82" s="155"/>
+      <c r="Q82" s="155"/>
+      <c r="R82" s="155"/>
+      <c r="S82" s="155"/>
+      <c r="T82" s="155"/>
       <c r="U82" s="14"/>
     </row>
     <row r="83" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="13"/>
-      <c r="B83" s="150" t="s">
-[...9 lines deleted...]
-      <c r="J83" s="150"/>
+      <c r="B83" s="151" t="s">
+        <v>38</v>
+      </c>
+      <c r="C83" s="151"/>
+      <c r="D83" s="151"/>
+      <c r="E83" s="151"/>
+      <c r="F83" s="151"/>
+      <c r="G83" s="151"/>
+      <c r="H83" s="151"/>
+      <c r="I83" s="151"/>
+      <c r="J83" s="151"/>
       <c r="K83" s="17"/>
-      <c r="L83" s="154"/>
-[...7 lines deleted...]
-      <c r="T83" s="154"/>
+      <c r="L83" s="155"/>
+      <c r="M83" s="155"/>
+      <c r="N83" s="155"/>
+      <c r="O83" s="155"/>
+      <c r="P83" s="155"/>
+      <c r="Q83" s="155"/>
+      <c r="R83" s="155"/>
+      <c r="S83" s="155"/>
+      <c r="T83" s="155"/>
       <c r="U83" s="14"/>
     </row>
-    <row r="84" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="84" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="13"/>
-      <c r="B84" s="153" t="s">
-[...9 lines deleted...]
-      <c r="J84" s="153"/>
+      <c r="B84" s="154" t="s">
+        <v>47</v>
+      </c>
+      <c r="C84" s="154"/>
+      <c r="D84" s="154"/>
+      <c r="E84" s="154"/>
+      <c r="F84" s="154"/>
+      <c r="G84" s="154"/>
+      <c r="H84" s="154"/>
+      <c r="I84" s="154"/>
+      <c r="J84" s="154"/>
       <c r="K84" s="18"/>
       <c r="L84" s="47"/>
       <c r="M84" s="47"/>
       <c r="N84" s="47"/>
       <c r="O84" s="47"/>
       <c r="P84" s="47"/>
       <c r="Q84" s="47"/>
       <c r="R84" s="47"/>
       <c r="S84" s="47"/>
       <c r="T84" s="47"/>
       <c r="U84" s="14"/>
     </row>
-    <row r="85" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="85" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="13"/>
-      <c r="B85" s="153"/>
-[...7 lines deleted...]
-      <c r="J85" s="153"/>
+      <c r="B85" s="154"/>
+      <c r="C85" s="154"/>
+      <c r="D85" s="154"/>
+      <c r="E85" s="154"/>
+      <c r="F85" s="154"/>
+      <c r="G85" s="154"/>
+      <c r="H85" s="154"/>
+      <c r="I85" s="154"/>
+      <c r="J85" s="154"/>
       <c r="K85" s="18"/>
       <c r="L85" s="47"/>
       <c r="M85" s="47"/>
       <c r="N85" s="47"/>
       <c r="O85" s="47"/>
       <c r="P85" s="47"/>
       <c r="Q85" s="47"/>
       <c r="R85" s="47"/>
       <c r="S85" s="47"/>
       <c r="T85" s="47"/>
       <c r="U85" s="14"/>
     </row>
-    <row r="86" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="13"/>
-      <c r="B86" s="153"/>
-[...7 lines deleted...]
-      <c r="J86" s="153"/>
+      <c r="B86" s="154"/>
+      <c r="C86" s="154"/>
+      <c r="D86" s="154"/>
+      <c r="E86" s="154"/>
+      <c r="F86" s="154"/>
+      <c r="G86" s="154"/>
+      <c r="H86" s="154"/>
+      <c r="I86" s="154"/>
+      <c r="J86" s="154"/>
       <c r="K86" s="82"/>
-      <c r="L86" s="104" t="s">
-[...9 lines deleted...]
-      <c r="T86" s="105"/>
+      <c r="L86" s="105"/>
+      <c r="M86" s="106"/>
+      <c r="N86" s="106"/>
+      <c r="O86" s="106"/>
+      <c r="P86" s="106"/>
+      <c r="Q86" s="106"/>
+      <c r="R86" s="106"/>
+      <c r="S86" s="106"/>
+      <c r="T86" s="106"/>
       <c r="U86" s="14"/>
     </row>
-    <row r="87" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="13"/>
-      <c r="B87" s="153"/>
-[...7 lines deleted...]
-      <c r="J87" s="153"/>
+      <c r="B87" s="154"/>
+      <c r="C87" s="154"/>
+      <c r="D87" s="154"/>
+      <c r="E87" s="154"/>
+      <c r="F87" s="154"/>
+      <c r="G87" s="154"/>
+      <c r="H87" s="154"/>
+      <c r="I87" s="154"/>
+      <c r="J87" s="154"/>
       <c r="K87" s="82"/>
-      <c r="L87" s="105"/>
-[...7 lines deleted...]
-      <c r="T87" s="105"/>
+      <c r="L87" s="106"/>
+      <c r="M87" s="106"/>
+      <c r="N87" s="106"/>
+      <c r="O87" s="106"/>
+      <c r="P87" s="106"/>
+      <c r="Q87" s="106"/>
+      <c r="R87" s="106"/>
+      <c r="S87" s="106"/>
+      <c r="T87" s="106"/>
       <c r="U87" s="14"/>
     </row>
-    <row r="88" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="13"/>
-      <c r="B88" s="153"/>
-[...7 lines deleted...]
-      <c r="J88" s="153"/>
+      <c r="B88" s="154"/>
+      <c r="C88" s="154"/>
+      <c r="D88" s="154"/>
+      <c r="E88" s="154"/>
+      <c r="F88" s="154"/>
+      <c r="G88" s="154"/>
+      <c r="H88" s="154"/>
+      <c r="I88" s="154"/>
+      <c r="J88" s="154"/>
       <c r="K88" s="82"/>
-      <c r="L88" s="105"/>
-[...7 lines deleted...]
-      <c r="T88" s="105"/>
+      <c r="L88" s="106"/>
+      <c r="M88" s="106"/>
+      <c r="N88" s="106"/>
+      <c r="O88" s="106"/>
+      <c r="P88" s="106"/>
+      <c r="Q88" s="106"/>
+      <c r="R88" s="106"/>
+      <c r="S88" s="106"/>
+      <c r="T88" s="106"/>
       <c r="U88" s="14"/>
     </row>
-    <row r="89" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="13"/>
-      <c r="B89" s="153"/>
-[...7 lines deleted...]
-      <c r="J89" s="153"/>
+      <c r="B89" s="154"/>
+      <c r="C89" s="154"/>
+      <c r="D89" s="154"/>
+      <c r="E89" s="154"/>
+      <c r="F89" s="154"/>
+      <c r="G89" s="154"/>
+      <c r="H89" s="154"/>
+      <c r="I89" s="154"/>
+      <c r="J89" s="154"/>
       <c r="K89" s="47"/>
-      <c r="L89" s="105"/>
-[...7 lines deleted...]
-      <c r="T89" s="105"/>
+      <c r="L89" s="106"/>
+      <c r="M89" s="106"/>
+      <c r="N89" s="106"/>
+      <c r="O89" s="106"/>
+      <c r="P89" s="106"/>
+      <c r="Q89" s="106"/>
+      <c r="R89" s="106"/>
+      <c r="S89" s="106"/>
+      <c r="T89" s="106"/>
       <c r="U89" s="14"/>
     </row>
-    <row r="90" spans="1:21" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:21" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="13"/>
       <c r="B90" s="77"/>
       <c r="C90" s="77"/>
       <c r="D90" s="77"/>
       <c r="E90" s="77"/>
       <c r="F90" s="77"/>
       <c r="G90" s="77"/>
       <c r="H90" s="77"/>
       <c r="I90" s="77"/>
       <c r="J90" s="77"/>
       <c r="K90" s="47"/>
-      <c r="L90" s="105"/>
-[...7 lines deleted...]
-      <c r="T90" s="105"/>
+      <c r="L90" s="106"/>
+      <c r="M90" s="106"/>
+      <c r="N90" s="106"/>
+      <c r="O90" s="106"/>
+      <c r="P90" s="106"/>
+      <c r="Q90" s="106"/>
+      <c r="R90" s="106"/>
+      <c r="S90" s="106"/>
+      <c r="T90" s="106"/>
       <c r="U90" s="14"/>
     </row>
-    <row r="91" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="13"/>
-      <c r="B91" s="120"/>
-[...7 lines deleted...]
-      <c r="J91" s="120"/>
+      <c r="B91" s="121"/>
+      <c r="C91" s="121"/>
+      <c r="D91" s="121"/>
+      <c r="E91" s="121"/>
+      <c r="F91" s="121"/>
+      <c r="G91" s="121"/>
+      <c r="H91" s="121"/>
+      <c r="I91" s="121"/>
+      <c r="J91" s="121"/>
       <c r="K91" s="47"/>
-      <c r="L91" s="105"/>
-[...7 lines deleted...]
-      <c r="T91" s="105"/>
+      <c r="L91" s="106"/>
+      <c r="M91" s="106"/>
+      <c r="N91" s="106"/>
+      <c r="O91" s="106"/>
+      <c r="P91" s="106"/>
+      <c r="Q91" s="106"/>
+      <c r="R91" s="106"/>
+      <c r="S91" s="106"/>
+      <c r="T91" s="106"/>
       <c r="U91" s="14"/>
     </row>
-    <row r="92" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="13"/>
-      <c r="B92" s="121" t="s">
-[...9 lines deleted...]
-      <c r="J92" s="121"/>
+      <c r="B92" s="122" t="s">
+        <v>36</v>
+      </c>
+      <c r="C92" s="122"/>
+      <c r="D92" s="122"/>
+      <c r="E92" s="122"/>
+      <c r="F92" s="122"/>
+      <c r="G92" s="122"/>
+      <c r="H92" s="122"/>
+      <c r="I92" s="122"/>
+      <c r="J92" s="122"/>
       <c r="K92" s="47"/>
-      <c r="L92" s="149"/>
-[...7 lines deleted...]
-      <c r="T92" s="149"/>
+      <c r="L92" s="150"/>
+      <c r="M92" s="150"/>
+      <c r="N92" s="150"/>
+      <c r="O92" s="150"/>
+      <c r="P92" s="150"/>
+      <c r="Q92" s="150"/>
+      <c r="R92" s="150"/>
+      <c r="S92" s="150"/>
+      <c r="T92" s="150"/>
       <c r="U92" s="14"/>
     </row>
-    <row r="93" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="13"/>
       <c r="B93" s="78"/>
       <c r="C93" s="78"/>
       <c r="D93" s="78"/>
       <c r="E93" s="78"/>
       <c r="F93" s="78"/>
       <c r="G93" s="78"/>
       <c r="H93" s="78"/>
       <c r="I93" s="78"/>
       <c r="J93" s="78"/>
       <c r="K93" s="47"/>
       <c r="L93" s="82"/>
       <c r="M93" s="82"/>
       <c r="N93" s="82"/>
       <c r="O93" s="82"/>
       <c r="P93" s="82"/>
       <c r="Q93" s="82"/>
       <c r="R93" s="82"/>
       <c r="S93" s="82"/>
       <c r="T93" s="82"/>
       <c r="U93" s="14"/>
     </row>
-    <row r="94" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="13"/>
-      <c r="B94" s="134" t="s">
-[...19 lines deleted...]
-      <c r="T94" s="136"/>
+      <c r="B94" s="135" t="s">
+        <v>49</v>
+      </c>
+      <c r="C94" s="136"/>
+      <c r="D94" s="136"/>
+      <c r="E94" s="136"/>
+      <c r="F94" s="136"/>
+      <c r="G94" s="136"/>
+      <c r="H94" s="136"/>
+      <c r="I94" s="136"/>
+      <c r="J94" s="136"/>
+      <c r="K94" s="136"/>
+      <c r="L94" s="136"/>
+      <c r="M94" s="136"/>
+      <c r="N94" s="136"/>
+      <c r="O94" s="136"/>
+      <c r="P94" s="136"/>
+      <c r="Q94" s="136"/>
+      <c r="R94" s="136"/>
+      <c r="S94" s="136"/>
+      <c r="T94" s="137"/>
       <c r="U94" s="14"/>
     </row>
-    <row r="95" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="13"/>
-      <c r="B95" s="137"/>
-[...17 lines deleted...]
-      <c r="T95" s="139"/>
+      <c r="B95" s="138"/>
+      <c r="C95" s="139"/>
+      <c r="D95" s="139"/>
+      <c r="E95" s="139"/>
+      <c r="F95" s="139"/>
+      <c r="G95" s="139"/>
+      <c r="H95" s="139"/>
+      <c r="I95" s="139"/>
+      <c r="J95" s="139"/>
+      <c r="K95" s="139"/>
+      <c r="L95" s="139"/>
+      <c r="M95" s="139"/>
+      <c r="N95" s="139"/>
+      <c r="O95" s="139"/>
+      <c r="P95" s="139"/>
+      <c r="Q95" s="139"/>
+      <c r="R95" s="139"/>
+      <c r="S95" s="139"/>
+      <c r="T95" s="140"/>
       <c r="U95" s="14"/>
     </row>
-    <row r="96" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="13"/>
-      <c r="B96" s="137"/>
-[...17 lines deleted...]
-      <c r="T96" s="139"/>
+      <c r="B96" s="138"/>
+      <c r="C96" s="139"/>
+      <c r="D96" s="139"/>
+      <c r="E96" s="139"/>
+      <c r="F96" s="139"/>
+      <c r="G96" s="139"/>
+      <c r="H96" s="139"/>
+      <c r="I96" s="139"/>
+      <c r="J96" s="139"/>
+      <c r="K96" s="139"/>
+      <c r="L96" s="139"/>
+      <c r="M96" s="139"/>
+      <c r="N96" s="139"/>
+      <c r="O96" s="139"/>
+      <c r="P96" s="139"/>
+      <c r="Q96" s="139"/>
+      <c r="R96" s="139"/>
+      <c r="S96" s="139"/>
+      <c r="T96" s="140"/>
       <c r="U96" s="14"/>
     </row>
-    <row r="97" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="13"/>
-      <c r="B97" s="137"/>
-[...17 lines deleted...]
-      <c r="T97" s="139"/>
+      <c r="B97" s="138"/>
+      <c r="C97" s="139"/>
+      <c r="D97" s="139"/>
+      <c r="E97" s="139"/>
+      <c r="F97" s="139"/>
+      <c r="G97" s="139"/>
+      <c r="H97" s="139"/>
+      <c r="I97" s="139"/>
+      <c r="J97" s="139"/>
+      <c r="K97" s="139"/>
+      <c r="L97" s="139"/>
+      <c r="M97" s="139"/>
+      <c r="N97" s="139"/>
+      <c r="O97" s="139"/>
+      <c r="P97" s="139"/>
+      <c r="Q97" s="139"/>
+      <c r="R97" s="139"/>
+      <c r="S97" s="139"/>
+      <c r="T97" s="140"/>
       <c r="U97" s="14"/>
     </row>
-    <row r="98" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="13"/>
-      <c r="B98" s="137"/>
-[...17 lines deleted...]
-      <c r="T98" s="139"/>
+      <c r="B98" s="138"/>
+      <c r="C98" s="139"/>
+      <c r="D98" s="139"/>
+      <c r="E98" s="139"/>
+      <c r="F98" s="139"/>
+      <c r="G98" s="139"/>
+      <c r="H98" s="139"/>
+      <c r="I98" s="139"/>
+      <c r="J98" s="139"/>
+      <c r="K98" s="139"/>
+      <c r="L98" s="139"/>
+      <c r="M98" s="139"/>
+      <c r="N98" s="139"/>
+      <c r="O98" s="139"/>
+      <c r="P98" s="139"/>
+      <c r="Q98" s="139"/>
+      <c r="R98" s="139"/>
+      <c r="S98" s="139"/>
+      <c r="T98" s="140"/>
       <c r="U98" s="14"/>
     </row>
-    <row r="99" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="13"/>
-      <c r="B99" s="137"/>
-[...17 lines deleted...]
-      <c r="T99" s="139"/>
+      <c r="B99" s="138"/>
+      <c r="C99" s="139"/>
+      <c r="D99" s="139"/>
+      <c r="E99" s="139"/>
+      <c r="F99" s="139"/>
+      <c r="G99" s="139"/>
+      <c r="H99" s="139"/>
+      <c r="I99" s="139"/>
+      <c r="J99" s="139"/>
+      <c r="K99" s="139"/>
+      <c r="L99" s="139"/>
+      <c r="M99" s="139"/>
+      <c r="N99" s="139"/>
+      <c r="O99" s="139"/>
+      <c r="P99" s="139"/>
+      <c r="Q99" s="139"/>
+      <c r="R99" s="139"/>
+      <c r="S99" s="139"/>
+      <c r="T99" s="140"/>
       <c r="U99" s="14"/>
     </row>
-    <row r="100" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="13"/>
-      <c r="B100" s="140"/>
-[...17 lines deleted...]
-      <c r="T100" s="142"/>
+      <c r="B100" s="141"/>
+      <c r="C100" s="142"/>
+      <c r="D100" s="142"/>
+      <c r="E100" s="142"/>
+      <c r="F100" s="142"/>
+      <c r="G100" s="142"/>
+      <c r="H100" s="142"/>
+      <c r="I100" s="142"/>
+      <c r="J100" s="142"/>
+      <c r="K100" s="142"/>
+      <c r="L100" s="142"/>
+      <c r="M100" s="142"/>
+      <c r="N100" s="142"/>
+      <c r="O100" s="142"/>
+      <c r="P100" s="142"/>
+      <c r="Q100" s="142"/>
+      <c r="R100" s="142"/>
+      <c r="S100" s="142"/>
+      <c r="T100" s="143"/>
       <c r="U100" s="14"/>
     </row>
-    <row r="101" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="19"/>
       <c r="B101" s="20"/>
       <c r="C101" s="20"/>
       <c r="D101" s="20"/>
       <c r="E101" s="20"/>
       <c r="F101" s="20"/>
       <c r="G101" s="20"/>
       <c r="H101" s="20"/>
       <c r="I101" s="20"/>
       <c r="J101" s="20"/>
       <c r="K101" s="20"/>
       <c r="L101" s="20"/>
       <c r="M101" s="20"/>
       <c r="N101" s="20"/>
       <c r="O101" s="20"/>
       <c r="P101" s="20"/>
       <c r="Q101" s="20"/>
       <c r="R101" s="20"/>
       <c r="S101" s="20"/>
       <c r="T101" s="20"/>
       <c r="U101" s="21"/>
     </row>
-    <row r="102" spans="1:21" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A102" s="96"/>
+    <row r="102" spans="1:21" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="97"/>
       <c r="B102" s="47"/>
       <c r="C102" s="47"/>
       <c r="D102" s="47"/>
       <c r="E102" s="47"/>
       <c r="F102" s="47"/>
       <c r="G102" s="47"/>
       <c r="H102" s="47"/>
       <c r="I102" s="47"/>
       <c r="J102" s="47"/>
       <c r="K102" s="47"/>
       <c r="L102" s="47"/>
       <c r="M102" s="47"/>
       <c r="N102" s="47"/>
       <c r="O102" s="47"/>
       <c r="P102" s="47"/>
       <c r="Q102" s="47"/>
       <c r="R102" s="47"/>
       <c r="S102" s="47"/>
       <c r="T102" s="47"/>
-      <c r="U102" s="97"/>
+      <c r="U102" s="98"/>
     </row>
   </sheetData>
-  <sheetProtection selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="ZKwRrxq2NlAO+Rbrst4zMmbDL0XkrTxaAK48BzivRjnkb7gihrnI5QE4mKpARzLAHjoYKIqgYdSuRw+5Mgmfzw==" saltValue="V/xpiYPopXYsCTZlKp1SzQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="82">
     <mergeCell ref="B2:T2"/>
     <mergeCell ref="B11:T11"/>
     <mergeCell ref="F13:K13"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="N13:S13"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="Q3:T3"/>
     <mergeCell ref="B4:T4"/>
     <mergeCell ref="B6:T6"/>
     <mergeCell ref="B5:T5"/>
     <mergeCell ref="J9:N9"/>
     <mergeCell ref="J10:N10"/>
-    <mergeCell ref="J7:L7"/>
+    <mergeCell ref="K7:L7"/>
     <mergeCell ref="B24:T24"/>
     <mergeCell ref="C29:E29"/>
     <mergeCell ref="F25:K25"/>
     <mergeCell ref="M25:S25"/>
     <mergeCell ref="D54:S54"/>
     <mergeCell ref="F51:J51"/>
     <mergeCell ref="L92:T92"/>
     <mergeCell ref="B91:J91"/>
     <mergeCell ref="B81:J81"/>
     <mergeCell ref="B83:J83"/>
     <mergeCell ref="B76:J78"/>
     <mergeCell ref="B80:J80"/>
     <mergeCell ref="L77:T77"/>
     <mergeCell ref="B84:J89"/>
     <mergeCell ref="B92:J92"/>
     <mergeCell ref="L80:T83"/>
     <mergeCell ref="B94:T100"/>
     <mergeCell ref="M27:S27"/>
     <mergeCell ref="M29:S29"/>
     <mergeCell ref="F52:G52"/>
     <mergeCell ref="I44:K44"/>
     <mergeCell ref="M42:P42"/>
     <mergeCell ref="M31:S31"/>
     <mergeCell ref="M33:S33"/>
     <mergeCell ref="B40:T40"/>
@@ -6402,51 +6330,51 @@
     <mergeCell ref="F53:J53"/>
     <mergeCell ref="L61:U67"/>
     <mergeCell ref="F21:S21"/>
     <mergeCell ref="L86:T91"/>
     <mergeCell ref="C49:S49"/>
     <mergeCell ref="B63:J66"/>
     <mergeCell ref="B59:J62"/>
     <mergeCell ref="B68:J74"/>
     <mergeCell ref="O53:S53"/>
     <mergeCell ref="M51:N51"/>
     <mergeCell ref="D53:E53"/>
     <mergeCell ref="D51:E51"/>
     <mergeCell ref="B57:J58"/>
     <mergeCell ref="H52:I52"/>
     <mergeCell ref="E55:F55"/>
     <mergeCell ref="C31:E31"/>
     <mergeCell ref="C33:E33"/>
     <mergeCell ref="L73:T73"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <conditionalFormatting sqref="B8:B9">
     <cfRule type="containsText" dxfId="17" priority="31" operator="containsText" text="x">
       <formula>NOT(ISERROR(SEARCH("x",B8)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E7:J7 M7:T7 L69 L86">
+  <conditionalFormatting sqref="E7:K7 M7:T7 L69 L86">
     <cfRule type="containsText" dxfId="16" priority="32" operator="containsText" text="x">
       <formula>NOT(ISERROR(SEARCH("x",E7)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F13:K13 N13:S13 F15:H15 J15:S15 F17:S17 F19:O19 Q19 S19 F21:S21">
     <cfRule type="notContainsBlanks" dxfId="15" priority="87">
       <formula>LEN(TRIM(F13))&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F27:K27">
     <cfRule type="notContainsBlanks" dxfId="14" priority="19">
       <formula>LEN(TRIM(F27))&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F29:K29">
     <cfRule type="notContainsBlanks" dxfId="13" priority="18">
       <formula>LEN(TRIM(F29))&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F31:K31">
     <cfRule type="notContainsBlanks" dxfId="12" priority="17">
       <formula>LEN(TRIM(F31))&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F33:K33">
@@ -6502,281 +6430,240 @@
   <conditionalFormatting sqref="Q42:Q44">
     <cfRule type="notContainsBlanks" dxfId="1" priority="8">
       <formula>LEN(TRIM(Q42))&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C49:S49" xr:uid="{7D946B4A-216F-4C24-9AF6-888F66BF03DA}">
       <formula1>$X$21:$X$25</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FFCFEAEC-DCE5-4800-BF46-6A453A809FBA}">
   <dimension ref="B2:J5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="2" spans="2:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="B3" s="84">
+    <row r="2" spans="2:10" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="86" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+    </row>
+    <row r="3" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B3" s="85" t="str">
         <f>+MAD!K7</f>
-        <v>0</v>
-[...10 lines deleted...]
-    <row r="5" spans="2:10" x14ac:dyDescent="0.2">
+        <v>42102Q</v>
+      </c>
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="85"/>
+      <c r="F3" s="85"/>
+      <c r="G3" s="85"/>
+      <c r="H3" s="85"/>
+      <c r="I3" s="85"/>
+      <c r="J3" s="85"/>
+    </row>
+    <row r="5" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B5" t="str">
         <f>+CONCATENATE(B2,Foglio2!B3)</f>
-        <v>Dichiaro di essere a conoscenza che la Contraente ha sottoscritto per conto dei propri clienti con Europ  Assistance Italia S.p.A. la Convenzione n°0</v>
+        <v>Dichiaro di essere a conoscenza che la Contraente ha sottoscritto per conto dei propri clienti con Europ  Assistance Italia S.p.A. la Convenzione n°42102Q</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="B2:J3">
     <cfRule type="containsText" dxfId="0" priority="1" operator="containsText" text="x">
       <formula>NOT(ISERROR(SEARCH("x",B2)))</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7523075c-9f3c-4a9f-8415-3894ebdc5ef6">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d5c6efd0-dfcb-4b84-88b6-2c5ceb539daf">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="30995a30-8398-4cb5-97bf-cfd59bfa86be" xsi:nil="true"/>
+    <TaxCatchAll xmlns="d2af4740-b0cb-4980-806b-d6d40d770ba9" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100FA30913EEBFC6149BFF82A8B698423DB" ma:contentTypeVersion="20" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="c0d6c469d6e83cbd447e6041b3f0045f">
-[...2 lines deleted...]
-    <xsd:import namespace="30995a30-8398-4cb5-97bf-cfd59bfa86be"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010085302B345C2EC24F83D99CAEBA95739E" ma:contentTypeVersion="13" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="d6e271e475b0a679448537869447f945">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="d5c6efd0-dfcb-4b84-88b6-2c5ceb539daf" xmlns:ns3="d2af4740-b0cb-4980-806b-d6d40d770ba9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="87228a82a06df484e4a42c98f368731d" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="d5c6efd0-dfcb-4b84-88b6-2c5ceb539daf"/>
+    <xsd:import namespace="d2af4740-b0cb-4980-806b-d6d40d770ba9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...10 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7523075c-9f3c-4a9f-8415-3894ebdc5ef6" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="19" nillable="true" ma:displayName="Proprietà criteri di conformità unificati" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="20" nillable="true" ma:displayName="Azione interfaccia utente criteri di conformità unificati" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d5c6efd0-dfcb-4b84-88b6-2c5ceb539daf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Tag immagine" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="19c8c6dc-8615-4479-9e6f-bf4dadec3b60" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...23 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="30995a30-8398-4cb5-97bf-cfd59bfa86be" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d2af4740-b0cb-4980-806b-d6d40d770ba9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Condiviso con" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...25 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2a673b04-8a0f-4b36-93c9-9c0bdc838737}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="30995a30-8398-4cb5-97bf-cfd59bfa86be">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{81f5da3d-258f-46de-b16c-5b408c281237}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d2af4740-b0cb-4980-806b-d6d40d770ba9">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo di contenuto"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titolo"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -6862,75 +6749,77 @@
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4958EFF-051E-41A7-9BF3-1438A17402B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9C0D3E0-3B1B-4611-9ACC-DAB4A526204D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BD3E602-41F9-4F0E-9DC9-55CF01376BDA}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="cf632565-64c5-445d-95b7-f25a0f919d42"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="4e1fd6a1-47f8-4297-b599-38c4a81680ed"/>
-    <ds:schemaRef ds:uri="cf632565-64c5-445d-95b7-f25a0f919d42"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="30995a30-8398-4cb5-97bf-cfd59bfa86be"/>
+    <ds:schemaRef ds:uri="d5c6efd0-dfcb-4b84-88b6-2c5ceb539daf"/>
+    <ds:schemaRef ds:uri="d2af4740-b0cb-4980-806b-d6d40d770ba9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{261AE10C-E85F-4568-9CBB-33A607E97534}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E5506EC-7C98-4C2E-A3BB-207E1C53F009}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="7523075c-9f3c-4a9f-8415-3894ebdc5ef6"/>
-    <ds:schemaRef ds:uri="30995a30-8398-4cb5-97bf-cfd59bfa86be"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="d5c6efd0-dfcb-4b84-88b6-2c5ceb539daf"/>
+    <ds:schemaRef ds:uri="d2af4740-b0cb-4980-806b-d6d40d770ba9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
@@ -6957,51 +6846,51 @@
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>u372031</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Documento</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x010100FA30913EEBFC6149BFF82A8B698423DB</vt:lpwstr>
+    <vt:lpwstr>0x01010085302B345C2EC24F83D99CAEBA95739E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_11189a6e-f2b3-4792-bc52-9ab029d02b83_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_11189a6e-f2b3-4792-bc52-9ab029d02b83_SetDate">
     <vt:lpwstr>2021-09-06T10:28:38Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_11189a6e-f2b3-4792-bc52-9ab029d02b83_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_11189a6e-f2b3-4792-bc52-9ab029d02b83_Name">
     <vt:lpwstr>Not protected</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_11189a6e-f2b3-4792-bc52-9ab029d02b83_SiteId">
     <vt:lpwstr>9f9d6315-bfeb-44e0-a998-39eae439fbc8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_11189a6e-f2b3-4792-bc52-9ab029d02b83_ActionId">
     <vt:lpwstr>d3834869-7f0f-4271-bb4f-303bff2fd2fe</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_11189a6e-f2b3-4792-bc52-9ab029d02b83_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Order">
     <vt:r8>8682100</vt:r8>
   </property>